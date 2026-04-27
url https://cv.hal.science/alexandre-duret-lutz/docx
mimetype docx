--- v0 (2026-03-20)
+++ v1 (2026-04-27)
@@ -1158,265 +1158,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999078v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Applications of the Alternating Cycle Decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Casares</w:t>
+                <w:t xml:space="preserve">Effective Reductions of Mealy Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Renkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Salomon Sickert</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pommellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 28th International Conference on Tools and Algorithms for the Construction and Analysis of Systems (TACAS'22)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42nd International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lucca, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580366v1</w:t>
+                <w:t xml:space="preserve">hal-03695793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Reductions of Mealy Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical Applications of the Alternating Cycle Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Casares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara J. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Renkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pommellet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomon Sickert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 28th International Conference on Tools and Algorithms for the Construction and Analysis of Systems (TACAS'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Munich, Germany. pp.99--117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99527-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695793v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Spot 2.0 to Spot 2.10: What's New?</w:t>
               </w:r>
@@ -4298,51 +4298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3C5AFC9"/>
+    <w:nsid w:val="48563103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4529,51 +4529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-duret-lutz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6623-2512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119034492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spot.lrde.epita.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schlehuber-Caissier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duret-Lutz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pommellet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-022-00407-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.102995" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bloemen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van De Pol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-019-00508-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Renault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poitrenaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0422-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Ben Salem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35179-2_5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Baarir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Zhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Piterman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Giacomo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Y Vardi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02602-6_10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999078v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94634-9_21" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara J. Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Sickert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99527-0_6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Colange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gbaguidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schlehuber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580364v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Blahoudek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Strej&#269;ek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53291-8_2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59152-6_7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Baier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Klein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#252;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31784-3_26" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46520-3_22" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01462805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48899-7_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216666v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46681-0_56" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Demaille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lombardy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Saiu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sakarovitch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08846-4_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54862-8_38" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43613-4_17" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36742-7_42" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_44" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39274-0_12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5FTJTLHW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Klai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24372-1_24" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04761-9_17" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K7ZLV2BG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesaint" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305778v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2007.49" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336630v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487942v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11537328_15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6MM4FK5L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOT.2004.1348184" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ili&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Barnat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Laarman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63516-3_12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-duret-lutz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6623-2512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119034492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spot.lrde.epita.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schlehuber-Caissier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duret-Lutz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pommellet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-022-00407-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.102995" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bloemen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van De Pol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-019-00508-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Renault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poitrenaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0422-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Ben Salem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35179-2_5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Baarir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Zhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Piterman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Giacomo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Y Vardi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02602-6_10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999078v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94634-9_21" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695793v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580366v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara J. Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Sickert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99527-0_6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Colange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gbaguidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schlehuber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580364v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Blahoudek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Strej&#269;ek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53291-8_2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59152-6_7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Baier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Klein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#252;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31784-3_26" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46520-3_22" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01462805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48899-7_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216666v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46681-0_56" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Demaille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lombardy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Saiu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sakarovitch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08846-4_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54862-8_38" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43613-4_17" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36742-7_42" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_44" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39274-0_12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5FTJTLHW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Klai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24372-1_24" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04761-9_17" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K7ZLV2BG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesaint" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305778v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2007.49" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336630v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487942v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11537328_15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6MM4FK5L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOT.2004.1348184" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ili&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Barnat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Laarman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63516-3_12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>