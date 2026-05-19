--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -112,78 +112,99 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">119034492</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ftaim7AAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Working on ω-automata and their applications.  Maintaining the C++ library </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Spot</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -217,3729 +238,3854 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting ltlsynt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Renkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pommellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Methods in System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10703-022-00407-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mealy-machine reduction functions of Spot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Renkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pommellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 230 (102995), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2023.102995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model checking with generalized Rabin and Fin-less automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bloemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaco van De Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (3), pp.307--324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10009-019-00508-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations on Parallel Explicit Emptiness Checks for Generalized Büchi Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (6), pp.653-673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10009-016-0422-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Checking using Generalized Testing Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Eddine Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LNCS Transactions on Petri Nets and Other Models of Concurrency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7400 (VI), pp.94-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-35179-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles techniques de Model Checking pour la vérification de systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheib Baarir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 69, pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering an LTLf Synthesis Tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On-the-fly LTLf Synthesis under Partial Observability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadav Alon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supratik Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moshe Y Vardi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dror Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas M Tabajara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Implementation and Applications of Automata (CIAA'25)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International Conference on Principles of Knowledge Representation and Reasoning (KR'26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141145v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplifying LTL Model Checking Given Prior Knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Engineering an LTLf Synthesis Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shufang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Piterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe de Giacomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moshe Y Vardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 46th International Conference on Application and Theory of Petri Nets and Concurrency (Petri Nets 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-94634-9_21⟩</w:t>
+              <w:t xml:space="preserve">29th International Conference on Implementation and Applications of Automata (CIAA'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.129-147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-02602-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999078v2</w:t>
+                <w:t xml:space="preserve">hal-05141145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Reductions of Mealy Machines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simplifying LTL Model Checking Given Prior Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pommellet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Poitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 46th International Conference on Application and Theory of Petri Nets and Concurrency (Petri Nets 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.433--456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94634-9_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695793v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999078v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Applications of the Alternating Cycle Decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Casares</w:t>
+                <w:t xml:space="preserve">Effective Reductions of Mealy Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Renkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Salomon Sickert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pommellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 28th International Conference on Tools and Algorithms for the Construction and Analysis of Systems (TACAS'22)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42nd International Conference on Formal Techniques for Distributed Objects, Components, and Systems (FORTE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lucca, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580366v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Spot 2.0 to Spot 2.10: What's New?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Practical Applications of the Alternating Cycle Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Casares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara J. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Renkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomon Sickert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 34th International Conference on Computer Aided Verification (CAV'22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 28th International Conference on Tools and Algorithms for the Construction and Analysis of Systems (TACAS'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Munich, Germany. pp.99--117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99527-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695817v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements to ltlsynt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From Spot 2.0 to Spot 2.10: What's New?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Colange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Renkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gbaguidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop on Synthesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 34th International Conference on Computer Aided Verification (CAV'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Technion, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523385v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminator 2 can complement generalized Büchi automata via improved semi-determinization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improvements to ltlsynt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Renkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Schlehuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Strejček</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pommellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 32nd International Conference on Computer-Aided Verification (CAV'20)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Workshop on Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Los Angeles, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580364v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical &amp;quot;Paritizing&amp;quot; of Emerson-Lei Automata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Seminator 2 can complement generalized Büchi automata via improved semi-determinization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">František Blahoudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pommellet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Strejček</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Automated Technology for Verification and Analysis (ATVA'20)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-59152-6_7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 32nd International Conference on Computer-Aided Verification (CAV'20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Los Angeles, United States. pp.15--27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-53291-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891970v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Emptiness Check for Fun and Profit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Practical &amp;quot;Paritizing&amp;quot; of Emerson-Lei Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Renkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pommellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Symposium on Automated Technology for Verification and Analysis (ATVA'19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Symposium on Automated Technology for Verification and Analysis (ATVA'20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Hanoi, Vietnam. pp.127-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-59152-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31784-3_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04580363v1</w:t>
+                <w:t xml:space="preserve">hal-02891970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for Checking Liveness Properties with Partial Order Reductions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Generic Emptiness Check for Fun and Profit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Baier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">František Blahoudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automated Technology for Verification and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 17th International Symposium on Automated Technology for Verification and Analysis (ATVA'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Taipei, Taiwan. pp.445--461, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31784-3_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46520-3_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01368309v1</w:t>
+                <w:t xml:space="preserve">hal-04580363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAT-Based Minimization of Deterministic ω-Automata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Heuristics for Checking Liveness Properties with Partial Order Reductions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Poitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logic for Programming, Artificial Intelligence, and Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-48899-7_6⟩</w:t>
+              <w:t xml:space="preserve">Automated Technology for Verification and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Chiba, Japan. pp.340-356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46520-3_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462805v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Explicit Model Checking for Generalized Büchi Automata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">SAT-Based Minimization of Deterministic ω-Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Baarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Conference on Tools and Algorithms for the Construction and Analysis of Systems, TACAS 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-46681-0_56⟩</w:t>
+              <w:t xml:space="preserve">Logic for Programming, Artificial Intelligence, and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji. pp.79--87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48899-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216666v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Type System for Weighted Automata and Rational Expressions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Parallel Explicit Model Checking for Generalized Büchi Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implementation and Application of Automata, CIAA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Giessen, Germany. pp.162--175, </w:t>
+              <w:t xml:space="preserve">21th International Conference on Tools and Algorithms for the Construction and Analysis of Systems, TACAS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, London, United Kingdom. pp.613-627, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08846-4_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-46681-0_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069654v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Model Checking of stutter invariant properties Using Generalized Testing Automata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Type System for Weighted Automata and Rational Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akim Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lombardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Saiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Tools and Algorithms for the Construction and Analysis of Systems, TACAS 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54862-8_38⟩</w:t>
+              <w:t xml:space="preserve">Implementation and Application of Automata, CIAA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Giessen, Germany. pp.162--175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08846-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216559v1</w:t>
+                <w:t xml:space="preserve">hal-01069654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanizing the Minimization of Deterministic Generalized Büchi Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbolic Model Checking of stutter invariant properties Using Generalized Testing Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Eddine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souheib Baarir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Formal Techniques for Networked and Distributed Systems (FORTE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-43613-4_17⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on Tools and Algorithms for the Construction and Analysis of Systems, TACAS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Grenoble, France. pp.440-454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54862-8_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215522v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength-Based Decomposition of the Property Büchi Automaton for Faster Model Checking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mechanizing the Minimization of Deterministic Generalized Büchi Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Baarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Tools and Algorithms for the Construction and Analysis of Systems (TACAS'13)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36742-7_42⟩</w:t>
+              <w:t xml:space="preserve">34th Formal Techniques for Networked and Distributed Systems (FORTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Berlin, Germany. pp.266-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-43613-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066995v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three SCC-based Emptiness Checks for Generalized Büchi Automata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Strength-Based Decomposition of the Property Büchi Automaton for Faster Model Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Logic for Programming, Artificial Intelligence, and Reasoning (LPAR'13)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-45221-5_44⟩</w:t>
+              <w:t xml:space="preserve">19th International Conference on Tools and Algorithms for the Construction and Analysis of Systems (TACAS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Rome, Italy. pp.580-593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36742-7_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066992v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation Concepts in Vaucanson 2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Three SCC-based Emptiness Checks for Generalized Büchi Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implementation and Application of Automata, CIAA 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39274-0_12⟩</w:t>
+              <w:t xml:space="preserve">19th International Conference on Logic for Programming, Artificial Intelligence, and Reasoning (LPAR'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Stellenbosch, South Africa. pp.668-682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-45221-5_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00845816v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Loop Aggregation Product - A New Hybrid Approach to On-the-Fly LTL Model Checking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Implementation Concepts in Vaucanson 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akim Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lombardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Automated Technology for Verification and Analysis (ATVA'11)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24372-1_24⟩</w:t>
+              <w:t xml:space="preserve">Implementation and Application of Automata, CIAA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Halifax, Canada. pp.122-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39274-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288132v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">{Generalized Büchi Automata versus Testing Automata for Model Checking}</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Self-Loop Aggregation Product - A New Hybrid Approach to On-the-Fly LTL Model Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïs Klai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Poitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd workshop on Scalable and Usable Model Checking for Petri Nets and other models of Concurrency (SUMo 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Automated Technology for Verification and Analysis (ATVA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Taipei, Taiwan. pp.336-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24372-1_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282490v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-fly Emptiness Check of Transition-Based Streett Automata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">{Generalized Büchi Automata versus Testing Automata for Model Checking}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Eddine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Poitrenaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Couvreur</w:t>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Automated Technology for Verification and Analysis, ATVA 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd workshop on Scalable and Usable Model Checking for Petri Nets and other models of Concurrency (SUMo 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Newcastle, United Kingdom. pp.65-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00468314v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An XML Format Proposal for the Description of Weighted Automata, Transducers and Regular Expressions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On-the-fly Emptiness Check of Transition-Based Streett Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Poitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite-State Methods and Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Symposium on Automated Technology for Verification and Analysis, ATVA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Macao, China. pp.213-227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04761-9_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859354v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emptiness Check of Powerset Buchi Automata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An XML Format Proposal for the Description of Weighted Automata, Transducers and Regular Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akim Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lombardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Application of Concurrency to System Design (ACSD'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Finite-State Methods and Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ispra, Italy. pp.199-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305778v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test de vacuité pour automates de Büchi ensemblistes avec tests d'inclusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Emptiness Check of Powerset Buchi Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheib Baarir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque Francophone sur la Modélisation des Systèmes Réactifs (MSR'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Application of Concurrency to System Design (ACSD'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Bratislava, Slovakia. pp.41-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSD.2007.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336630v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-Fly Emptiness Checks for Generalized Büchi Automata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Test de vacuité pour automates de Büchi ensemblistes avec tests d'inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Baarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International SPIN Workshop on Model Checking of Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6e Colloque Francophone sur la Modélisation des Systèmes Réactifs (MSR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.19-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01487942v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPOT: an Extensible Model Checking Library using Transition-based Generalized Büchi Automata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On-the-Fly Emptiness Checks for Generalized Büchi Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE/ACM International Symposium on Modeling, Analysis, and Simulation of Computer and Telecommunication Systems (MASCOTS '04)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MASCOT.2004.1348184⟩</w:t>
+              <w:t xml:space="preserve">12th International SPIN Workshop on Model Checking of Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, San Francisco, United States. pp.169-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11537328_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496158v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Reachability Analysis for Partially Symmetric High Level Petri Nets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">SPOT: an Extensible Model Checking Library using Transition-based Generalized Büchi Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IEEE/ACM International Symposium on Modeling, Analysis, and Simulation of Computer and Telecommunication Systems (MASCOTS '04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Volendam, Netherlands. pp.76-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MASCOT.2004.1348184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving Reachability Analysis for Partially Symmetric High Level Petri Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Baarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ilié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th IEEE/ACM International Symposium on Modeling, Analysis, and Simulation of Computer and Telecommunication Systems (MASCOTS '04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Volendam, Netherlands. pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3949,163 +4095,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Model Checking Algorithms for Linear-Time Temporal Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Barnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bloemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Laarman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Parallel Constraint Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.457-507, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-63516-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4115,122 +4261,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emptiness Check of Powerset Büchi Automata using Inclusion Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheib Baarir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duret-Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] lip6.2006.003, LIP6. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4298,51 +4444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48563103"/>
+    <w:nsid w:val="17B19249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4529,51 +4675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-duret-lutz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6623-2512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119034492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spot.lrde.epita.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schlehuber-Caissier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duret-Lutz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pommellet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-022-00407-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.102995" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bloemen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van De Pol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-019-00508-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Renault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poitrenaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0422-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Ben Salem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35179-2_5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Baarir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Zhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Piterman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Giacomo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Y Vardi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02602-6_10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999078v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94634-9_21" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695793v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580366v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara J. Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Sickert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99527-0_6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Colange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gbaguidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schlehuber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580364v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Blahoudek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Strej&#269;ek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53291-8_2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59152-6_7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Baier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Klein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#252;ller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31784-3_26" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46520-3_22" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01462805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48899-7_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216666v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46681-0_56" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Demaille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lombardy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Saiu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sakarovitch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08846-4_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54862-8_38" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43613-4_17" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36742-7_42" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_44" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39274-0_12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5FTJTLHW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Klai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24372-1_24" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04761-9_17" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K7ZLV2BG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesaint" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305778v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2007.49" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336630v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487942v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11537328_15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6MM4FK5L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOT.2004.1348184" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ili&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Barnat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Laarman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63516-3_12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-duret-lutz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6623-2512" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119034492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=ftaim7AAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spot.lrde.epita.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renkin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schlehuber-Caissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duret-Lutz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pommellet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-022-00407-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.102995" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bloemen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco van De Pol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-019-00508-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Renault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poitrenaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0422-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Ben Salem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35179-2_5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Baarir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613751v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Alon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supratik Chakraborty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Fried" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M Tabajara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufang Zhu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Piterman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Giacomo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Y Vardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02602-6_10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999078v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94634-9_21" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Casares" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara J. Meyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Sickert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99527-0_6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Colange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gbaguidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523385v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schlehuber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Blahoudek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Strej&#269;ek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53291-8_2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59152-6_7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Baier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Klein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#252;ller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31784-3_26" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46520-3_22" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01462805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48899-7_6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46681-0_56" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Demaille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lombardy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Saiu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sakarovitch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08846-4_12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54862-8_38" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43613-4_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36742-7_42" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_44" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39274-0_12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5FTJTLHW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Klai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24372-1_24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Couvreur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04761-9_17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K7ZLV2BG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859354v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesaint" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2007.49" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11537328_15" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6MM4FK5L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496158v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOT.2004.1348184" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496154v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ili&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Barnat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Laarman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63516-3_12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>