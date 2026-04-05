--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -364,235 +364,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of Molecules and Atoms for Astrophysics (EMAA): A spectroscopic and collisional database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence of quantum interferences in CO-H$_2$ rotational energy transfer at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Labiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jacquot</w:t>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 700, pp.A266. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (6), pp.062816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/vmq7-89ln⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386147v1</w:t>
+                <w:t xml:space="preserve">hal-05057642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of quantum interferences in CO-H$_2$ rotational energy transfer at room temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excitation of Molecules and Atoms for Astrophysics (EMAA): A spectroscopic and collisional database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Labiad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Faure</w:t>
+                <w:t xml:space="preserve">A. Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian R Sims</w:t>
+                <w:t xml:space="preserve">R. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (6), pp.062816. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 700, pp.A266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/vmq7-89ln⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057642v1</w:t>
+                <w:t xml:space="preserve">hal-05386147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry and ro-vibrational excitation of HeH+ in the Planetary Nebula NGC 7027</w:t>
               </w:r>
@@ -706,546 +706,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational Excitation Cross Sections for Chloronium Based on a New 5D Interaction Potential with Molecular Hydrogen</w:t>
+                <w:t xml:space="preserve">Electron recombination of rotationally cold D2H+ ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sándor Demes</w:t>
+                <w:t xml:space="preserve">A. Znotins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Kędziera</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C H Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grussie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c07467⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.7738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62734-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870445v1</w:t>
+                <w:t xml:space="preserve">hal-05386153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDRs4All XIII. Detection of infrared CH&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; rovibrational emission in the Orion Bar and disk d203-506: evidence of chemical pumping.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotational Excitation Cross Sections for Chloronium Based on a New 5D Interaction Potential with Molecular Hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Habart</w:t>
+                <w:t xml:space="preserve">Sándor Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dartois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dariusz Kędziera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453441⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (1), pp.253-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c07467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047010v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmic-ray induced sputtering of interstellar formaldehyde ices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Faure</w:t>
+                <w:t xml:space="preserve">A Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bacmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Faure</w:t>
+                <w:t xml:space="preserve">E Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 693, pp.A30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202449937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron recombination of rotationally cold D2H+ ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PDRs4All XIII. Detection of infrared CH&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; rovibrational emission in the Orion Bar and disk d203-506: evidence of chemical pumping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zannese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Znotins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Faure</w:t>
+                <w:t xml:space="preserve">B. Tabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C H Greene</w:t>
+                <w:t xml:space="preserve">E. Habart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grieser</w:t>
+                <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grussie</w:t>
+                <w:t xml:space="preserve">J. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.7738. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 696, pp.A99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-62734-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386153v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H 2 CO and CS in diffuse clouds: Excitation and abundance</w:t>
               </w:r>
@@ -1463,563 +1463,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of the Class I protostar L1489 IRS with NOEMA. I. Disk, streamers, outflow(s) and bubbles at 3 mm</w:t>
+                <w:t xml:space="preserve">BASECOL2023 scientific content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tanious</w:t>
+                <w:t xml:space="preserve">M. L. Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Le Gal</w:t>
+                <w:t xml:space="preserve">C. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Neri</w:t>
+                <w:t xml:space="preserve">O. Denis-Alpizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Faure</w:t>
+                <w:t xml:space="preserve">Y. A. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gupta</w:t>
+                <w:t xml:space="preserve">N. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 687, pp.A92. </w:t>
+              <w:t xml:space="preserve">, 2024, 683, pp.A40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632925v1</w:t>
+                <w:t xml:space="preserve">hal-04491240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASECOL2023 scientific content</w:t>
+                <w:t xml:space="preserve">Revisiting rotationally excited CH at radio wavelengths: A case study towards W51</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Dubernet</w:t>
+                <w:t xml:space="preserve">Arshia M Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boursier</w:t>
+                <w:t xml:space="preserve">Meera Nandakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Denis-Alpizar</w:t>
+                <w:t xml:space="preserve">Nirupam Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. A. Ba</w:t>
+                <w:t xml:space="preserve">Karl M Menten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Moreau</w:t>
+                <w:t xml:space="preserve">David A Neufeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 683, pp.A40. </w:t>
+              <w:t xml:space="preserve">, 2024, 692, pp.A164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491240v1</w:t>
+                <w:t xml:space="preserve">hal-04959395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting rotationally excited CH at radio wavelengths: A case study towards W51</w:t>
+                <w:t xml:space="preserve">Protonated acetylene in the z=0.89 molecular absorber toward PKS1830-211</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arshia M Jacob</w:t>
+                <w:t xml:space="preserve">S. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meera Nandakumar</w:t>
+                <w:t xml:space="preserve">R. Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirupam Roy</w:t>
+                <w:t xml:space="preserve">E. Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl M Menten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David A Neufeld</w:t>
+                <w:t xml:space="preserve">J. H. Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 692, pp.A164. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449603⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 683, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959395v1</w:t>
+                <w:t xml:space="preserve">hal-04738579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protonated acetylene in the z=0.89 molecular absorber toward PKS1830-211</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomy of the Class I protostar L1489 IRS with NOEMA. I. Disk, streamers, outflow(s) and bubbles at 3 mm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tanious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Le Gal</w:t>
+                <w:t xml:space="preserve">R. Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roueff</w:t>
+                <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. H. Black</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Faure</w:t>
+                <w:t xml:space="preserve">A. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 683, </w:t>
+              <w:t xml:space="preserve">, 2024, 687, pp.A92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738579v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and detectability of rare gas hydride ions in nova ejecta</w:t>
               </w:r>
@@ -2243,51 +2243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: An accurate set of H3O+ − H2 collisional rate coefficients for non-LTE modelling of warm interstellar clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sándor Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2800,382 +2800,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending Relaxation of H 2 O by Collision with Para ‐ and Ortho ‐H 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Manuel García-Vázquez</w:t>
+                <w:t xml:space="preserve">Collision-induced excitation of ammonia in warm interstellar and circumstellar environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sándor Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Stoecklin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (2), </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 524 (2), pp.2368-2378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202300698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad1970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662060v1</w:t>
+                <w:t xml:space="preserve">hal-04148649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a radiolytic origin of red organics at the surface of the Arrokoth Trans-Neptunian Object</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bending Relaxation of H 2 O by Collision with Para ‐ and Ortho ‐H 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Manuel García-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Stoecklin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115396⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202300698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03901032v1</w:t>
+                <w:t xml:space="preserve">hal-04662060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision-induced excitation of ammonia in warm interstellar and circumstellar environments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On a radiolytic origin of red organics at the surface of the Arrokoth Trans-Neptunian Object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wolters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Flandinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 524 (2), pp.2368-2378. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 394 (April), pp.115396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad1970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148649v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03901032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rotational excitation of the water isotopologues by molecular hydrogen</w:t>
               </w:r>
@@ -3291,51 +3291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An accurate set of H3O+ − H2 collisional rate coefficients for non-LTE modelling of warm interstellar clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sándor Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3402,287 +3402,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The excitation of CO in CO-dominated cometary comae</w:t>
+                <w:t xml:space="preserve">Hyperfine collisional excitation of ammonia by molecular hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Żółtowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Loreau</w:t>
+                <w:t xml:space="preserve">J Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sándor Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cordiner</w:t>
+                <w:t xml:space="preserve">P Dagdigian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 520 (3), pp.3887-3894. </w:t>
+              <w:t xml:space="preserve">, 2023, 526 (3), pp.3213-3218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad2979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123690v1</w:t>
+                <w:t xml:space="preserve">hal-04248312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperfine collisional excitation of ammonia by molecular hydrogen</w:t>
+                <w:t xml:space="preserve">The excitation of CO in CO-dominated cometary comae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Loreau</w:t>
+                <w:t xml:space="preserve">M. Żółtowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Dagdigian</w:t>
+                <w:t xml:space="preserve">M. Cordiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 526 (3), pp.3213-3218. </w:t>
+              <w:t xml:space="preserve">, 2023, 520 (3), pp.3887-3894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad2979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248312v1</w:t>
+                <w:t xml:space="preserve">hal-04123690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of water and electron collisions in the rotational excitation of HF in comets</w:t>
               </w:r>
@@ -3772,51 +3772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute measurements of state-to-state rotational energy transfer between CO and H-2 at interstellar temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Labiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5016,689 +5016,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional cooling of primordial and interstellar media by H-2</w:t>
+                <w:t xml:space="preserve">Observations and Analysis of CH$^+$ Vibrational Emissions from the Young, Carbon-rich Planetary Nebula NGC 7027: A Textbook Example of Chemical Pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. R. Flower</w:t>
+                <w:t xml:space="preserve">David Neufeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pineau Des Forets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
+                <w:t xml:space="preserve">Benjamin Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bryan Changala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Lique</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Geballe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab2272⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 917 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac05c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413866v1</w:t>
+                <w:t xml:space="preserve">hal-03441822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A radiolytic origin of organic matter in primitive chondrites and trans-neptunian objects? New clues from ion irradiation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 364, pp.114462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations and Analysis of CH$^+$ Vibrational Emissions from the Young, Carbon-rich Planetary Nebula NGC 7027: A Textbook Example of Chemical Pumping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collisional cooling of primordial and interstellar media by H-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bryan Changala</w:t>
+                <w:t xml:space="preserve">D. R. Flower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pineau Des Forets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Geballe</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 917 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 507 (3), pp.3564-3571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac05c9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab2272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441822v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Low-Energy Resonances in Water-Hydrogen Inelastic Collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Energy Water–Hydrogen Inelastic Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bergeat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+                <w:t xml:space="preserve">Sébastien Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audrey Moudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.125.143402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (2), pp.259-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b04753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058396v1</w:t>
+                <w:t xml:space="preserve">obspm-03990310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Energy Water–Hydrogen Inelastic Collisions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing Low-Energy Resonances in Water-Hydrogen Inelastic Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Moudens</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">A. Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Naulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wiesenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (2), pp.259-264. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b04753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.125.143402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-03990310v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An accurate 5D potential energy surface for H3O+ – H2 interaction</w:t>
               </w:r>
@@ -5814,51 +5814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The excitation of OH by H2 revisited – II. Hyperfine resolved rate coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Kłos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dagdigian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6191,64 +6191,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuterium fractionation of nitrogen hydrides: detections of NHD and ND2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6351,51 +6351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Loreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 493 (1), pp.776-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6423,287 +6423,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-LTE modelling of cyanoacetylene: evidence for isomer-specific excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Low-Energy Resonances in Water-Hydrogen Inelastic Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Bop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Faure</w:t>
+                <w:t xml:space="preserve">S. b. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto Quintas-Sánchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Dawes</w:t>
+                <w:t xml:space="preserve">C. Naulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wiesenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3821⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.143402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078784v1</w:t>
+                <w:t xml:space="preserve">hal-03329029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Low-Energy Resonances in Water-Hydrogen Inelastic Collisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bergeat</w:t>
+                <w:t xml:space="preserve">Non-LTE modelling of cyanoacetylene: evidence for isomer-specific excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Bop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. b. Morales</w:t>
+                <w:t xml:space="preserve">Ernesto Quintas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Naulin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Faure</w:t>
+                <w:t xml:space="preserve">Richard Dawes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (14), </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 501 (2), pp.1911-1919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.143402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329029v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion and fractionation of nitrogen in collapsing cores</w:t>
               </w:r>
@@ -6715,64 +6715,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pineau Des Forêts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. R. Flower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 643, pp.A76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6966,51 +6966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istiqomah Istiqomah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7225,51 +7225,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100, pp.012005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
@@ -7299,51 +7299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The excitation of NH2 in the interstellar medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bouhafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7442,51 +7442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loreti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Á. Kövér</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tennyson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7531,161 +7531,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid-Bender Close-Coupling Treatment of the Inelastic Collisions of H$_2$O with Para-H$_2$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Otoniel Denis-Alpizar</w:t>
+                <w:t xml:space="preserve">The ortho-to-para ratio of water in interstellar clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Clergerie</w:t>
+                <w:t xml:space="preserve">G Pineau des forêts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Halvick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Faure</w:t>
+                <w:t xml:space="preserve">A. Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123, pp.5704 - 5712. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 487 (3), pp.3392-3403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b04052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160848v1</w:t>
+                <w:t xml:space="preserve">hal-02348866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuterated methanol toward NGC 7538-IRS1</w:t>
               </w:r>
@@ -7933,161 +7933,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ortho-to-para ratio of water in interstellar clouds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Rist</w:t>
+                <w:t xml:space="preserve">Rigid-Bender Close-Coupling Treatment of the Inelastic Collisions of H$_2$O with Para-H$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Stoecklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otoniel Denis-Alpizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Pineau des forêts</w:t>
+                <w:t xml:space="preserve">Alexandre Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Matthews</w:t>
+                <w:t xml:space="preserve">Philippe Halvick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 487 (3), pp.3392-3403. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.5704 - 5712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b04052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348866v1</w:t>
+                <w:t xml:space="preserve">hal-02160848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Collisional excitation of NH3 by atomic and molecular hydrogen</w:t>
               </w:r>
@@ -8246,64 +8246,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dagdigian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Quintas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (6), pp.964-972. </w:t>
@@ -8341,103 +8341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomerism Effects in the Collisional Excitation of Cyanoacetylene by Molecular Hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Bop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel A Batista-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Quintas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (7), pp.1151-1157. </w:t>
@@ -8475,51 +8475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold and Yet Complex: Detection of Ethylene Oxide in a Prestellar Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8882,51 +8882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Zs Mezei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Motapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9224,51 +9224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering of CO with H2O: Statistical and classical alternatives to close-coupling calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9475,51 +9475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. S. Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hernandez-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9592,51 +9592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of H 2 O with CO: potential energy surface, bound states and scattering calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kalugina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Der Avoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9703,399 +9703,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Forward-Backward Asymmetry Measurements in Top-Antitop Quark Production at the Tevatron</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Efficient Statistical Method to Compute Molecular Collisional Rate Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Loreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.042001⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 853 (1), pp.L5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aaa5fe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704669v1</w:t>
+                <w:t xml:space="preserve">hal-01917983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-impact excitation of diatomic hydride cations II: OH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; and SH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James R. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Tennyson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 476, pp.2931-2937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/sty437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03693559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Statistical Method to Compute Molecular Collisional Rate Coefficients</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined Forward-Backward Asymmetry Measurements in Top-Antitop Quark Production at the Tevatron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Antero Aaltonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mukhamedovich Abazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braden Keim Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bannanje Sripath Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Raymond Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 853 (1), pp.L5. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (4), pp.042001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aaa5fe⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.042001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917983v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-to-state chemistry and rotational excitation of CH+ in photon-dominated regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Halvick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10514,90 +10514,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative experimental and theoretical study of the rotational excitation of CO by collision with ortho- and para-D 2 molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stoecklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (1), pp.189-195. </w:t>
@@ -10821,51 +10821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 468 (1), pp.1084 - 1091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10893,295 +10893,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOFIA/GREAT Discovery of Terahertz Water Masers</w:t>
+                <w:t xml:space="preserve">The excitation of OH by H2 revisited – I: fine-structure resolved rate coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Neufeld</w:t>
+                <w:t xml:space="preserve">J. Kłos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary J. Melnick</w:t>
+                <w:t xml:space="preserve">Q. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Kaufman</w:t>
+                <w:t xml:space="preserve">P. Dagdigian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Wiesemeyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rolf Güsten</w:t>
+                <w:t xml:space="preserve">Alexander M. Hoole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa7568⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 471 (4), pp.4249 - 4255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03692492v1</w:t>
+                <w:t xml:space="preserve">hal-01919486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The excitation of OH by H2 revisited – I: fine-structure resolved rate coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOFIA/GREAT Discovery of Terahertz Water Masers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Neufeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kłos</w:t>
+                <w:t xml:space="preserve">Gary J. Melnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Ma</w:t>
+                <w:t xml:space="preserve">Michael J. Kaufman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dagdigian</w:t>
+                <w:t xml:space="preserve">Helmut Wiesemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander M. Hoole</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Faure</w:t>
+                <w:t xml:space="preserve">Rolf Güsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 471 (4), pp.4249 - 4255. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 843, </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa7568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919486v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03692492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational excitation of the interstellar NH 2 radical by H 2</w:t>
               </w:r>
@@ -11206,51 +11206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11340,51 +11340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. S. Wirström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. B. Charnley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. López-Sepulcre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11863,51 +11863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Persson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wirström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11971,77 +11971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of protonated formaldehyde in the prestellar core L1689B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. García-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 588, </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12127,51 +12127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Punanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Harju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 586, pp.L4. </w:t>
@@ -12209,51 +12209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-impact excitation of diatomic hydride cations - I. HeH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;, CH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;, ArH&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James R. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12551,64 +12551,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of gas-phase HCO and CH&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;O radicals in prestellar cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 587, </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12802,64 +12802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13040,64 +13040,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional excitation of water by hydrogen atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dagdigian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13174,77 +13174,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen isotope exchanges between water and methanol in interstellar ices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Theulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13464,51 +13464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ryde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 580, pp.A50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13542,64 +13542,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of hydrogen/deuterium exchanges in cometary ices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13701,77 +13701,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional excitation of singly deuterated ammonia NH2D by H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wiesenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13950,308 +13950,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03618550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortho–para-H 2 conversion processes in astrophysical media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lique</w:t>
+                <w:t xml:space="preserve">Weak Maser Emission of Methyl Formate toward Sagittarius B2(N) in the Green Bank Telescope PRIMOS Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Remijan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Faure</w:t>
+                <w:t xml:space="preserve">K. Szalewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wiesenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Reviews in Physical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (1), pp.125-149. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 783, </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0144235X.2014.897443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/783/2/72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159232v1</w:t>
+                <w:t xml:space="preserve">insu-03618596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Maser Emission of Methyl Formate toward Sagittarius B2(N) in the Green Bank Telescope PRIMOS Survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. J. Remijan</w:t>
+                <w:t xml:space="preserve">Ortho–para-H 2 conversion processes in astrophysical media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Szalewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Wiesenfeld</w:t>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 783, </w:t>
+              <w:t xml:space="preserve">International Reviews in Physical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1), pp.125-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/783/2/72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0144235X.2014.897443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03618596v1</w:t>
+                <w:t xml:space="preserve">hal-04159232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interstellar chemistry of nitrogen hydrides in dark clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pineau Des Forêts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14354,51 +14354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kalugina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wiesenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14591,77 +14591,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ortho-Para Selection Rules in the Gas-phase Chemistry of Interstellar Ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14715,533 +14715,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03617070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IRAM-30 m line survey of the Horsehead PDR. IV. Comparative chemistry of H2CO and CH3OH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-orbit quenching of the C + ( 2 P ) ion by collisions with para - and ortho -H 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. V. Guzmán</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Gerin</w:t>
+                <w:t xml:space="preserve">Ghofran Werfelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Halvick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Stoecklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322460⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (20), pp.204314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4807311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992484v1</w:t>
+                <w:t xml:space="preserve">hal-03047305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ortho-H 2 and the age of prestellar cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gonzalez-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 551, pp.A38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201117161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CN excitation and electron densities in diffuse molecular clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The IRAM-30 m line survey of the Horsehead PDR. IV. Comparative chemistry of H2CO and CH3OH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Goicoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Harrison</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 435, pp.3541-3546. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 560, pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt1544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03614204v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-orbit quenching of the C + ( 2 P ) ion by collisions with para - and ortho -H 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CN excitation and electron densities in diffuse molecular clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghofran Werfelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Stoecklin</w:t>
+                <w:t xml:space="preserve">Stephen Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Tennyson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 138 (20), pp.204314. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 435, pp.3541-3546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4807311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt1544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047305v1</w:t>
+                <w:t xml:space="preserve">insu-03614204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational non-LTE in HCN in the thermosphere of Titan: Implications for the radiative cooling</w:t>
               </w:r>
@@ -15253,51 +15253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rezac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Kutepov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hartogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15396,51 +15396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 223, pp.582-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15599,103 +15599,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IRAM-30 m line survey of the Horsehead PDR. III. High abundance of complex (iso-)nitrile molecules in UV-illuminated gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 557, pp.101. </w:t>
@@ -15727,1191 +15727,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Formamide, the Simplest but Crucial Amide, in a Solar-type Protostar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">The CN/C15N isotopic ratio towards dark clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pineau-Des-Forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Caux</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/763/2/L38⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 557, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03617513v1</w:t>
+                <w:t xml:space="preserve">hal-03785226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BASECOL 2012: A Collisional Database and Web Service within the Virtual Atomic and Molecular Data Centre (VAMDC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.A. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Balança</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 553, pp.A50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201220630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CN/C15N isotopic ratio towards dark clouds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Detection of Formamide, the Simplest but Crucial Amide, in a Solar-type Protostar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Padovani</w:t>
+                <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 557, pp.65. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 763, </w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/763/2/L38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785226v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03617513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Detection Of Hydrogen Chloride Toward Protostellar Shocks</w:t>
+                <w:t xml:space="preserve">Ortho-para-H-2 conversion by hydrogen exchange: Comparison of theory and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Codella</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/744/2/164⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (15), pp.154303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4758791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862137v1</w:t>
+                <w:t xml:space="preserve">hal-00761625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine and hyperfine excitation of NH and ND by He: On the importance of calculating rate coefficients of isotopologues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overtone vibrational spectroscopy in H-2-H2O complexes: A combined high level theoretical ab initio, dynamical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P. Ziemkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pluetzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dumouchel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Maret</w:t>
+                <w:t xml:space="preserve">David J. Nesbitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Scribano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 137 (11), pp.114306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4753423⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 137, pp.084301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4732581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047300v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: The rotational excitation of D 2 by H: On the importance of the reactive channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lique</w:t>
+                <w:t xml:space="preserve">Rotational excitation of H2O by para-H-2 from an adiabatically reduced dimensional potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lauvergnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 136 (3), pp.031101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3678310⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 136, pp.094109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3690881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047270v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortho-para-H-2 conversion by hydrogen exchange: Comparison of theory and experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Detection Of Hydrogen Chloride Toward Protostellar Shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Codella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lique</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Salez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 137 (15), pp.154303. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 744 (2), pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4758791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/744/2/164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761625v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overtone vibrational spectroscopy in H-2-H2O complexes: A combined high level theoretical ab initio, dynamical and experimental study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yohann Scribano</w:t>
+                <w:t xml:space="preserve">Communication: The rotational excitation of D 2 by H: On the importance of the reactive channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 137, pp.084301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4732581⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 136 (3), pp.031101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3678310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750105v1</w:t>
+                <w:t xml:space="preserve">hal-03047270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational excitation of H2O by para-H-2 from an adiabatically reduced dimensional potential</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Faure</w:t>
+                <w:t xml:space="preserve">Fine and hyperfine excitation of NH and ND by He: On the importance of calculating rate coefficients of isotopologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Kłos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Toboła</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lauvergnat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 136, pp.094109. </w:t>
+              <w:t xml:space="preserve">, 2012, 137 (11), pp.114306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3690881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4753423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761310v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-2, H-3(+) and the age of molecular clouds and prestellar cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. A (1887–1895)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 370 (1978), pp.5200--5212. </w:t>
@@ -16943,467 +16943,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution terahertz spectroscopy of the 15 NH radical (\hbox{$\widetilde{\rm X}~ ^{3}$}Σ − )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermolecular potential and rovibrational states of the H2O-D-2 complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad van Der Avoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Scribano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bailleux</w:t>
+                <w:t xml:space="preserve">Miles J. Weida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Martin-Drumel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Wlodarczak</w:t>
+                <w:t xml:space="preserve">Joanna R. Fair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118129⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 399, pp.28--38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874879v1</w:t>
+                <w:t xml:space="preserve">hal-00760348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Otho-Para H 2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study [Phys. Rev. Lett. 107 , 023201 (2011)]</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-resolution terahertz spectroscopy of the 15 NH radical (\hbox{$\widetilde{\rm X}~ ^{3}$}Σ − )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Margulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wlodarczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.109903⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 538, pp.A135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870226v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular potential and rovibrational states of the H2O-D-2 complex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum: Otho-Para H 2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study [Phys. Rev. Lett. 107 , 023201 (2011)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.109903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2011.06.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00760348v1</w:t>
+                <w:t xml:space="preserve">hal-02870226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculated electron impact spin-coupled rotational cross-sections for &amp;lt;SUP&amp;gt;2S + 1&amp;lt;/SUP&amp;gt;Σ&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt; linear molecules: CN as an example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Tennyson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17622,90 +17622,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of collisional rate coefficients on water vapour excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 547, pp.A81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17765,77 +17765,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coutens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 539, pp.A132. </w:t>
@@ -17873,51 +17873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational excitation of mono- and doubly-deuterated water by hydrogen molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wiesenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17984,325 +17984,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing observations of molecules in the ISM: Theoretical and experimental studies of energy transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Detection of HF emission from the Orion Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. F. S. van Der Tak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ossenkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Feautrier</w:t>
+                <w:t xml:space="preserve">M. Röllig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS Publications Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 58, pp.267-270. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 537, </w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/eas/1258042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046414v1</w:t>
+                <w:t xml:space="preserve">insu-03612456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of HF emission from the Orion Bar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing observations of molecules in the ISM: Theoretical and experimental studies of energy transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wiesenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. F. S. van Der Tak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Faure</w:t>
+                <w:t xml:space="preserve">N. Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Röllig</w:t>
+                <w:t xml:space="preserve">N. Feautrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 537, </w:t>
+              <w:t xml:space="preserve">EAS Publications Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.267-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/eas/1258042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03612456v1</w:t>
+                <w:t xml:space="preserve">hal-03046414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of collisional rate coefficients on molecular hyperfine selective excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18349,77 +18349,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of complex organic molecules in a prestellar core: a new challenge for astrochemical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Taquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18492,77 +18492,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical study of the proton exchange in the ortho-para H-2 conversion reaction at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gonzalez-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pagani L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18603,287 +18603,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O r t h o − P a r a H 2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study</w:t>
+                <w:t xml:space="preserve">Ortho-Para H2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. González-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 107 (2), pp.023201. </w:t>
+              <w:t xml:space="preserve">, 2011, 107 (1), pp.23201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.023201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465721v1</w:t>
+                <w:t xml:space="preserve">hal-00633371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortho-Para H2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study</w:t>
+                <w:t xml:space="preserve">O r t h o − P a r a H 2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. González-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 107 (1), pp.23201. </w:t>
+              <w:t xml:space="preserve">, 2011, 107 (2), pp.023201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.023201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633371v1</w:t>
+                <w:t xml:space="preserve">hal-04465721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional excitation of doubly deuterated ammonia ND2H by para-H2</w:t>
               </w:r>
@@ -18895,51 +18895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wiesenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Scifoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18980,455 +18980,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical study of the proton exchange in the ortho–para H2 conversion reaction at low temperature</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collisional excitation of sulfur dioxide in cold molecular clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cernicharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Spielfiedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Balança</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Senent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1CP21232J⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 531, pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465693v1</w:t>
+                <w:t xml:space="preserve">hal-03785698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigation of the isomerization of trans-HCOH to H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;CO: an example of a water-catalyzed reaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip S Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (32), pp.8983-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp202052h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional excitation of sulfur dioxide in cold molecular clouds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum mechanical study of the proton exchange in the ortho–para H2 conversion reaction at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. González-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (42), pp.19089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CP21232J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03785698v1</w:t>
+                <w:t xml:space="preserve">hal-04465693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical study of the proton exchange in the ortho-para H2 conversion reaction at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19514,103 +19514,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection of ND in the solar-mass protostar IRAS16293-2422</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 521, pp.L42. </w:t>
@@ -19733,1004 +19733,1004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: Rotational excitation of interstellar heavy water by hydrogen molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Scribano</w:t>
+                <w:t xml:space="preserve">Calculation of rate constants for vibrational and rotational excitation of the H&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; ion by electron impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Wiesenfeld</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Tennyson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris H. Greene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 405, pp.1195-1202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632029v1</w:t>
+                <w:t xml:space="preserve">hal-00631845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HCN Spectroscopy of Comet 73P/Schwassmann-Wachmann 3. A Study of Gas Evolution and its Link to CN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The rotational excitation of HCN and HNC by He: temperature dependence of the collisional rate coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lique</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/715/2/1258⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 406 (4), pp.2488-2492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.16826.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631840v1</w:t>
+                <w:t xml:space="preserve">hal-03047416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-Transfer Energy in the Water−Hydrogen Molecular Aggregate Revealed by Molecular-Beam Scattering Experiments, Charge Displacement Analysis, and ab Initio Calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Pirani</w:t>
+                <w:t xml:space="preserve">HCN Spectroscopy of Comet 73P/Schwassmann-Wachmann 3. A Study of Gas Evolution and its Link to CN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Paganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. L. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Y. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Küppers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 715 (2), pp.1258-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/715/2/1258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631991v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: Mapping water collisions for interstellar space conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication: Rotational excitation of interstellar heavy water by hydrogen molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Scribano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wiesenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 133, pp.131103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3475517⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 133, pp.231105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3507877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631967v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of rate constants for vibrational and rotational excitation of the H&amp;lt;SUP&amp;gt;+&amp;lt;/SUP&amp;gt;&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; ion by electron impact</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charge-Transfer Energy in the Water−Hydrogen Molecular Aggregate Revealed by Molecular-Beam Scattering Experiments, Charge Displacement Analysis, and ab Initio Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Belpassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Reca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tarantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. F. Roncaratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 405, pp.1195-1202</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132, pp.13046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631845v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rotational excitation of HCN and HNC by He: temperature dependence of the collisional rate coefficients</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Communication: Mapping water collisions for interstellar space conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-H. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. ter Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. H. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Mcbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 406 (4), pp.2488-2492. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133, pp.131103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.16826.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3475517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047416v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen hydrides in the cold envelope of IRAS 16293-2422</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The magnetic precursor of L1448-mm: excitation differences between ion and neutral fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Parise</w:t>
+                <w:t xml:space="preserve">J. F. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jiménez-Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martín-Pintado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodríguez-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, pp.L52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015253⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 513, pp.A64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541827v1</w:t>
+                <w:t xml:space="preserve">hal-00631837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magnetic precursor of L1448-mm: excitation differences between ion and neutral fluids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Viti</w:t>
+                <w:t xml:space="preserve">Nitrogen hydrides in the cold envelope of IRAS 16293-2422</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rodríguez-Franco</w:t>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 513, pp.A64. </w:t>
+              <w:t xml:space="preserve">, 2010, 521, pp.L52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631837v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rotational excitation of HCN and HNC by He: new insights on the HCN/HNC abundance ratio in molecular clouds</w:t>
               </w:r>
@@ -20755,51 +20755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wernli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20854,90 +20854,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Chemistry of Vibrationally Excited H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; in the Interstellar Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 713, pp.662-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21248,51 +21248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coutens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21369,64 +21369,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the ortho-to-para ratio of H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; with anomalous H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;CO absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Troscompt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21484,403 +21484,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical structure and water line spectrum predictions of the intermediate mass protostar OMC2-FIR4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron collision with the silicon monoxide (SiO) molecule using the R-matrix method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemal N. Varambhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Crimier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Faure</w:t>
+                <w:t xml:space="preserve">Monika Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. L. Baluja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Tennyson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911651⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.095204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/42/9/095204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479945v1</w:t>
+                <w:t xml:space="preserve">hal-00479896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational excitation of interstellar molecular ions by electrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Physical structure and water line spectrum predictions of the intermediate mass protostar OMC2-FIR4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chris H. Greene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 506, pp.1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/192/1/012016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00479939v1</w:t>
+                <w:t xml:space="preserve">hal-00479945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron collision with the silicon monoxide (SiO) molecule using the R-matrix method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Tennyson</w:t>
+                <w:t xml:space="preserve">Rotational excitation of interstellar molecular ions by electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tennyson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kokoouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris H. Greene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/42/9/095204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 192, pp.012016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/192/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00479896v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A five-dimensional potential-energy surface for the rotational excitation of SO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; by H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; at low temperatures</w:t>
               </w:r>
@@ -22000,64 +22000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the robustness of the ammonia thermometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Scifoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22130,64 +22130,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen/deuterium exchange in interstellar ice analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22241,273 +22241,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00363349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational excitation of formaldehyde by hydrogen molecules: ortho-H_2CO at low temperature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron and positron collisions with polar molecules: studies with the benchmark water molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Valiron</w:t>
+                <w:t xml:space="preserve">Rui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Tennyson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 493, pp.687. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.015301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/80/01/015301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479882v1</w:t>
+                <w:t xml:space="preserve">hal-00479916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and positron collisions with polar molecules: studies with the benchmark water molecule</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Tennyson</w:t>
+                <w:t xml:space="preserve">Rotational excitation of formaldehyde by hydrogen molecules: ortho-H_2CO at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Troscompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wiesenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/80/01/015301⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 493, pp.687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00479916v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangential cover for thick digital curves</w:t>
               </w:r>
@@ -22640,51 +22640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Buhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Altevogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102, pp.223202. </w:t>
@@ -22761,64 +22761,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. García-Burillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Usero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 492, pp.675. </w:t>
@@ -22856,51 +22856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional excitation of water in warm astrophysical media. I. Rate coefficients for rovibrationally excited states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Josselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23107,64 +23107,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wernli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wiesenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 464, pp.1147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23198,90 +23198,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-classical rate coefficient calculations for the rotational (de)excitation of H{2}O by H{2}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wiesenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23358,64 +23358,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wernli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wiesenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 475, pp.391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23560,252 +23560,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational excitation of water by hydrogen molecules: comparison of results from classical and quantum mechanics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valiron</w:t>
+                <w:t xml:space="preserve">Near threshold rotational excitation of molecular ions by electron-impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kokoouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris H. Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Tennyson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, pp.4261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/39/20/023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398197v1</w:t>
+                <w:t xml:space="preserve">hal-00398246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near threshold rotational excitation of molecular ions by electron-impact</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Tennyson</w:t>
+                <w:t xml:space="preserve">Rotational excitation of water by hydrogen molecules: comparison of results from classical and quantum mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wiesenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wernli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 124, pp.214310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/39/20/023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00398246v1</w:t>
+                <w:t xml:space="preserve">hal-00398197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a new potential energy surface on the rotational (de)excitation of H2O by H2 at low temperature</w:t>
               </w:r>
@@ -23830,64 +23830,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 460, pp.323. </w:t>
@@ -23925,103 +23925,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The First Measurements of the Electron Density Enhancements Expected in C-Type Shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jiménez-Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martín-Pintado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Viti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodríguez-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 650, pp.L135. </w:t>
@@ -24161,623 +24161,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a new potential energy surface on the rotational (de)excitation of H2O by H2 at low temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lise Dubernet</w:t>
+                <w:t xml:space="preserve">Improved low-temperature rate constants for rotational excitation of CO by H2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wernli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Valiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wiesenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Daniel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valiron</w:t>
+                <w:t xml:space="preserve">P. Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 460(1), pp.323-329. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065804⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 446, pp.367-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131481v1</w:t>
+                <w:t xml:space="preserve">hal-00398206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved low-temperature rate constants for rotational excitation of CO by H2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Influence of a new potential energy surface on the rotational (de)excitation of H2O by H2 at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Jankowski</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 446, pp.367-372. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053919⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 460(1), pp.323-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398206v1</w:t>
+                <w:t xml:space="preserve">hal-00131481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanol emission from low mass protostars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Lefloch</w:t>
+                <w:t xml:space="preserve">A full nine-dimensional potential-energy surface for hydrogen molecule-water collisions [paper selected for the June 15, 2005 issue of Virtual Journal of Biological Physics Research]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wernli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wiesenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 122, pp.221102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1935515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401891v1</w:t>
+                <w:t xml:space="preserve">hal-00398144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full nine-dimensional potential-energy surface for hydrogen molecule-water collisions [paper selected for the June 15, 2005 issue of Virtual Journal of Biological Physics Research]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Rist</w:t>
+                <w:t xml:space="preserve">Methanol emission from low mass protostars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 442 (2), pp.527-538</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398144v1</w:t>
+                <w:t xml:space="preserve">hal-00401891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CH3OH abundance in low mass protostars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24958,51 +24958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-molecule collisions at low and intermediate energies using the R-matrix method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Gorfinkiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Taioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25633,64 +25633,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Quintas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Spectroscopy and Applications ICSA2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Tunisian Physical Society (STP), Mar 2023, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25754,64 +25754,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Quintas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 rd annual conference of the African Astronomical Society (AfAS-2023): Star Formation and Interstellar Medium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, African Astronomical Society, Mar 2023, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25862,51 +25862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istiqomah Istiqomah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26290,90 +26290,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Radiolytic Origin of Red Organics at the Surface of the Arrokoth Trans-Neptunian Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Augé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurore Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wolters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26441,64 +26441,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh T Bop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Quintas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26575,64 +26575,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Quintas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dawes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taming the Uncerntainty Monster: Lessons from Astrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Gueguen; François Lique; Sébastien Le Picard; Benjamin Desrousseaux; Paul Pirlot; Amélie Godard; Sándor Demes; Rafael A. Jara Toro; Cheikh Tidiane Bop; Michał Žółtowski, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26776,164 +26776,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles déterminations de l’abondance des isomères de HCCCN dans les nuages froids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheikh T Bop</w:t>
+                <w:t xml:space="preserve">State-to-state astrochemistry in the primordial universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gontel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Quintas-Sánchez</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pineau Des Forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique: Vers une chimie d’état à état</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexandre Faure; Octavio Roncero; Carole Leguen; Francois Lique, Jun 2021, Bastia, France</w:t>
+              <w:t xml:space="preserve">Processus physico-chimiques d’intérêt astrophysique : Vers une chimie d’état à état</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072233v1</w:t>
+                <w:t xml:space="preserve">hal-03457406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional excitation of H&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; by H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: new insights into water chemistry in interstellar clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26992,178 +26992,178 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SF2A 2021 - Atelier Général du PCMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Astronomie et d’Astrophysique (SF2A), Jun 2021, (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-state astrochemistry in the primordial universe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gontel</w:t>
+                <w:t xml:space="preserve">Nouvelles déterminations de l’abondance des isomères de HCCCN dans les nuages froids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh T Bop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pineau Des Forêts</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dawes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Quintas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processus physico-chimiques d’intérêt astrophysique : Vers une chimie d’état à état</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Saint-Florent, France</w:t>
+              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique: Vers une chimie d’état à état</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Faure; Octavio Roncero; Carole Leguen; Francois Lique, Jun 2021, Bastia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457406v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional excitation of H&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; by H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and its astrophysical applications</w:t>
               </w:r>
@@ -27313,64 +27313,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Quintas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dawes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physique et Chimie du Milieu Interstellaire PCMI Le Havre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cheikh Tidiane Bop; Sandor Demes; Eric Josselin; Rosine Lallement; Benjamin Desrousseaux; François Levrier; Laurent Margulès; Alexis Markovits; Frédérique Motte; Jérôme Pety; Aude Simon; Patrice Theulé; Ludovic Biennier; Nathalie Ysard; Fabien Dumouchel; Carole Leguen; François Lique; Ioan Schneider; Michal Zoltowski; Arnaud Belloche; Olivier Berne; Grégoire Danger; Karine Demyk; Frédéric Galliano; Bérenger Gans; Pierre Gratier; Jean-Claude Guillemin; Annie Hughes, Jul 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27598,51 +27598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse opportunities of dam fine sediments as hydraulic and pozzolanic binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28236,90 +28236,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing observations of molecules in the ISM: Theoretical and experimental studies of energy transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wiesenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Feautrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque général du programme national Physique et Chimie du Milieu Interstellaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
@@ -28387,51 +28387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Balança</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Spielfiedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cressiot-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28629,51 +28629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water lines around red supergiants revisited: effects of collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules in Space and Laboratory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Paris, France. pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28851,64 +28851,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomerism Effects in the Collisional Excitation of Cyanoacetylene by Molecular Hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh T Bop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Quintas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29862,51 +29862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Padovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29963,64 +29963,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -30055,64 +30055,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen hydrides in the cold envelope of IRAS16293-2422</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hily-Blant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bacmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30533,51 +30533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Konings" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Sil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp04254b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adrien Ayouz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan F. Schneider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Zsolt Mezei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Kokoouline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms13040032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554403" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057642v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vmq7-89ln" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wiesemeyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hily-Blant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453173" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz K&#281;dziera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c07467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047010v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zannese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tabone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Habart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goicoechea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453441" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bacmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Quirico" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boduch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449937" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Znotins" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Greene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grieser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grussie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62734-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Xue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Remijan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Momjian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd R. Hunter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449152" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449361" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanious" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gupta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348785" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Dubernet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boursier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Denis-Alpizar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Ba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348233" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959395v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia M Jacob" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Nandakumar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirupam Roy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M Menten" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Neufeld" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449603" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738579v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Black" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348994" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Das" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pandey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348445" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a Mu&#241;oz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asensio Ramos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116080" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323928v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris F S van der Tak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3281" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Gerin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Liszt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pety" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921323000029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04662082v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Manuel Garc&#237;a-V&#225;zquez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Denis-Alpizar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stoecklin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fd00168g" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hily-Blant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Flower" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae994" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04662060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300698" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03901032v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolters" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Aug&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115396" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148649v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1970" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zoltowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergeat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3037" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3221" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123690v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#379;&#243;&#322;towski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordiner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad268" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Loreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dagdigian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2979" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860258v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2378" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Mertens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.L020802" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592648v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlis Dzenis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Mcguire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Remijan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Dagdigian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac43b5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409153v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris F S van Der Tak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rist" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03626168v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875820v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wiesenfeld" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Miossec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217535" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462758v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936498" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285297v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128598" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441826v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tennyson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tudorovskaya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms9030062" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441832v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Young Song" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuck Cho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Karwasz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Nakamura" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0035315" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039629" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Flower" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des Forets" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2272" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114462" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neufeld" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Godard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bryan Changala" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geballe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac05c9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058396v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.125.143402" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03990310v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morales" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04753" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982686v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rist" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015813" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044757v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K&#322;os" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alexander" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa530" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Kalugina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad van Der Avoird" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030064" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044753v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris van Der Tak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Black" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewine van Dishoeck" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms8020015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998848v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ozeki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2903" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa242" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078784v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Bop" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Quintas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dawes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3821" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329029v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;b. Morales" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naulin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.143402" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038780" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082695v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harju" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime E. Pineda" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton I. Vasyunin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caselli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella S.R. Offner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8f93" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istiqomah Istiqomah" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw7462" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558300v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36271" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160632v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mukhamedovich Abazov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braden Keim Abbott" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bannanje Sripath Acharya" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Raymond Adams" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Adams" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.012005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064773v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouhafs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2586" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348908v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kadokura" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loreti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. K&#246;v&#233;r" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tennyson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.033401" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160848v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clergerie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halvick" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04052" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322636v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ospina-Zamudio" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kounkel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Xu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neill" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834948" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330380v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duronea" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bronfman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendoza" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Merello" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Finger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2087" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348866v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pineau&#160;des&#160;for&#234;ts" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matthews" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1531" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348999v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumouchel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3487" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348953v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dagdigian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00069" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078753v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel A Batista-Romero" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00049" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348932v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Berteaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00072" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109252v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mills" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ginsburg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Immer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae581" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757509v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Flower" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty881" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939246v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chakrabarti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zs Mezei" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Motapon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dulieu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aab937" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320385v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Balan&#231;a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Feautrier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1681" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045135v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01431" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917991v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036819" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349108v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Magalhaes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefloch" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1562" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004498v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez-Vera" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832622" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045132v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kalugina" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Avoird" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walker" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp06275c" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704669v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Antero Aaltonen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.042001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693559v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Hamilton" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty437" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917983v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaa5fe" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928801v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halvick" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoecklin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ep&#233;e Ep&#233;e" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx892" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917993v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692529v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sipil&#228;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Pineda" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628463" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540490v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Scribano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986074" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267748v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chefdeville" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06404C" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919500v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhafs" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1331" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919508v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hern&#225;ndez Vera" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx422" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692492v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Neufeld" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary J. Melnick" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kaufman" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Wiesemeyer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf G&#252;sten" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa7568" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919486v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#322;os" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagdigian" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Hoole" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1968" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919543v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Bouhafs" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975324" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692475v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taquet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Wirstr&#246;m" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Charnley" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Sepulcre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630023" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733112v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizzocchi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Keto" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tafalla" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731121" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692498v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magalhaes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel H. Kastner" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forveille" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730524" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919554v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaber Al-Edhari" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kahane" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viti" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balucani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629506" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432433v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Persson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olofsson" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wirstr&#246;m" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hassel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526781" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691558v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a-Garc&#237;a" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628280" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432419v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Punanova" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527768" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691576v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2429" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047445v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1156" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448117v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Moroz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnold" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.028" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691565v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526198" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691557v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw084" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691535v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jankowski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szalewicz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28449" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484295v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Dubernet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2287" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452286v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theul&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526499" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159196v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wakelam" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loison" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbst" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pavone" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/217/2/20" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017065v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josselin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ryde" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322852" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452288v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.08.002" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTSDS0TC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558301v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lis" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1670" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618550v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pop" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Argoubi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zs Mezei" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Epee Epee" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.012706" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159232v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Honvault" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144235X.2014.897443" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618596v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szalewicz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/783/2/72" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617089v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322386" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047439v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanza" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1371" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940997v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.09.004" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJ6J9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617070v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/770/1/L2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992484v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Goicoechea" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gratier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322460" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524771v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesaffre" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jorfi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzalez-Lezana" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117161" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03614204v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Harrison" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1544" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047305v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofran Werfelli" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807311" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099541v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezac" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Kutepov" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartogh" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Feofilov" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321231" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794438v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526622v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Der Tak" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nagy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Makai" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Black" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322164" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992487v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321031" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617513v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caux" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/763/2/L38" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843823v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Dubernet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Alexander" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Ba" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balakrishnan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220630" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785226v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau-Des-For&#234;ts" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Padovani" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321364" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862137v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottinelli" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salez" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/744/2/164" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047300v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumouchel" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tobo&#322;a" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4753423" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047270v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678310" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761625v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4758791" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750105v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Ziemkiewicz" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pluetzer" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Nesbitt" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4732581" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761310v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lauvergnat" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3690881" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761627v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0027" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874879v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailleux" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin-Drumel" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margul&#232;s" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wlodarczak" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118129" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870226v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.109903" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760348v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles J. Weida" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna R. Fair" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.06.008" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMZ4DP2T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612408v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/17/175202" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3366A906436F141824BC357D27B38B5487DFA446/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880673v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219749" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760252v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutens" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117627" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760253v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20081.x" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046414v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumouchel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feautrier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258042" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612456v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. S. van Der Tak" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;llig" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118308" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047425v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21601.x" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612434v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219207" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728323v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagani L." TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21232J" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465721v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.023201" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633371v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786559v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scifoni" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Roueff" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.18151.x" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465693v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880680v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip S Peters" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ceccarelli" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202052h" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785698v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cernicharo" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Spielfiedel" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Senent" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016216" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680480v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Jorfi" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez-Lezana" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pagani" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21232j" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633401v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parise" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015102" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631984v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.040702" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632029v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507877" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631840v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paganini" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Villanueva" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Lara" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Lin" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#252;ppers" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/715/2/1258" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631991v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belpassi" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Reca" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tarantelli" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Roncaratti" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirani" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631967v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Yang" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarma" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. ter Meulen" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Parker" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Mcbane" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475517" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631845v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris H. Greene" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047416v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16826.x" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541827v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maret" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015253" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631837v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Roberts" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jim&#233;nez-Serra" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mart&#237;n-Pintado" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-Franco" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913086" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631832v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrasin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben Abdallah" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wernli" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631821v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/1/662" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632021v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631823v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemal N. Varambhia" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graupner" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Field" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16207.x" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633418v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015101" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479944v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troscompt" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912770" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479945v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crimier" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911651" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479939v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokoouline" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/192/1/012016" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479896v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gupta" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Baluja" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/9/095204" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7L7ZH2MV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479915v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spielfiedel" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Senent" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayou" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cressiot-Vincent" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3158357" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479932v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15294.x" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363349v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratajczak" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911679" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479882v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valiron" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810712" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479916v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/80/01/015301" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T2FT2207-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622470v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Buzer" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479905v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shafir" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Novotny" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Buhr" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altevogt" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.223202" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398559v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garc&#237;a-Burillo" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Usero" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810571" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356527v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810717" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398539v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valiron" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wernli" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2988314" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398319v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066112" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742490v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077678" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398415v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066112e" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398428v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12416.x" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398197v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398246v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/20/023" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398287v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grosjean" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065804" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398269v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mart&#237;n" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/508941" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398238v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131481v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Daniel" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grosjean" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398206v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jankowski" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053919" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401891v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398144v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1935515" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398191v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052899" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398172v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2033767" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398594v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Gorfinkiel" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taioli" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piccarreta" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halmov&#225;" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00179-4" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TVX3RKFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004549v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castets" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefloch" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loinard" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042566" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462313v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz K&#553;dziera" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462246v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462296v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072061v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T Bop" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072209v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289963v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29003-9_31" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324159v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148676v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282482v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29003-9_32" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869217v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072217v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072080v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376429v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072233v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376473v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457406v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gontel" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376504v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072163v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374167v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Desrousseaux" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632345v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848102v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anger" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colina" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840157v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743665v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123403003" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729816v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwalm" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012006" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340664v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376211v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072202v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376199v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370415v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349068v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2514-3433/aae1b5" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089810v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Flower" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73893-8_38" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398140v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Fai Thi" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bizzocchi" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253557v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382006v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851972v2" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Le Gal" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638758v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dislaire" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515300v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bottinelli" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Parise" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116656v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00724502v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Konings" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Sil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp04254b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adrien Ayouz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan F. Schneider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Zsolt Mezei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Kokoouline" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms13040032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vmq7-89ln" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wiesemeyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hily-Blant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453173" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Znotins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Greene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grieser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grussie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62734-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz K&#281;dziera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c07467" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bacmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Quirico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boduch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449937" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zannese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tabone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Habart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goicoechea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Xue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Remijan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Momjian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd R. Hunter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449152" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449361" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Dubernet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boursier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Denis-Alpizar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Ba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348233" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia M Jacob" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Nandakumar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirupam Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M Menten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Neufeld" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449603" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Black" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348994" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanious" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gupta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348785" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Das" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Das" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pandey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348445" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a Mu&#241;oz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asensio Ramos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116080" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323928v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris F S van der Tak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3281" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Gerin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Liszt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pety" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921323000029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04662082v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Manuel Garc&#237;a-V&#225;zquez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otoniel Denis-Alpizar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stoecklin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fd00168g" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hily-Blant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Flower" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae994" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1970" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04662060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300698" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03901032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bacmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolters" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Aug&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115396" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zoltowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiesenfeld" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergeat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3037" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3221" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248312v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Loreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dagdigian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2979" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#379;&#243;&#322;towski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordiner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad268" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03860258v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2378" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura A. Mertens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.L020802" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592648v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlis Dzenis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Mcguire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Remijan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Dagdigian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac43b5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409153v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris F S van Der Tak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rist" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03626168v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875820v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wiesenfeld" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Miossec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B. Morales" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217535" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462758v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hily-Blant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936498" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285297v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128598" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441826v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tennyson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tudorovskaya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms9030062" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441832v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Young Song" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyuck Cho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Karwasz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Nakamura" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0035315" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039629" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neufeld" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Godard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bryan Changala" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geballe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac05c9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309043v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114462" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413866v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Flower" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des Forets" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2272" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03990310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morales" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moudens" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naulin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04753" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058396v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.125.143402" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982686v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rist" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015813" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044757v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K&#322;os" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alexander" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa530" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Kalugina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad van Der Avoird" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030064" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044753v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris van Der Tak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Black" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewine van Dishoeck" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms8020015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998848v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ozeki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2903" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044842v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa242" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329029v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;b. Morales" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naulin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.143402" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078784v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Bop" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Quintas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dawes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3821" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038780" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082695v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harju" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime E. Pineda" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton I. Vasyunin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Caselli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella S.R. Offner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8f93" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istiqomah Istiqomah" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw7462" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558300v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.36271" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160632v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mukhamedovich Abazov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braden Keim Abbott" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bannanje Sripath Acharya" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Raymond Adams" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Adams" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.012005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064773v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bouhafs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2586" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348908v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kadokura" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loreti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. K&#246;v&#233;r" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tennyson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.033401" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348866v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pineau&#160;des&#160;for&#234;ts" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matthews" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1531" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322636v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ospina-Zamudio" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kounkel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Xu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neill" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834948" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330380v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duronea" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bronfman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendoza" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Merello" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Finger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2087" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160848v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clergerie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halvick" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b04052" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348999v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumouchel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3487" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348953v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dagdigian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00069" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078753v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel A Batista-Romero" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00049" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348932v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Berteaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00072" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109252v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mills" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ginsburg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Immer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae581" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757509v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Flower" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty881" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939246v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chakrabarti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zs Mezei" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Motapon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dulieu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aab937" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320385v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Balan&#231;a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dayou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Feautrier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1681" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045135v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01431" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917991v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036819" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349108v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vastel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Magalhaes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefloch" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1562" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004498v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez-Vera" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832622" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045132v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kalugina" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Avoird" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walker" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp06275c" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917983v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaa5fe" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693559v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Hamilton" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty437" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704669v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Antero Aaltonen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.042001" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928801v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halvick" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoecklin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ep&#233;e Ep&#233;e" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx892" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917993v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692529v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sipil&#228;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caselli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Pineda" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628463" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540490v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Scribano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986074" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267748v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chefdeville" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06404C" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919500v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhafs" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1331" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919508v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hern&#225;ndez Vera" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx422" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919486v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#322;os" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ma" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagdigian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Hoole" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1968" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692492v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Neufeld" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary J. Melnick" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kaufman" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Wiesemeyer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf G&#252;sten" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa7568" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919543v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Bouhafs" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975324" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692475v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taquet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Wirstr&#246;m" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Charnley" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Sepulcre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630023" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733112v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizzocchi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Keto" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tafalla" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731121" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03692498v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magalhaes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel H. Kastner" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forveille" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730524" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919554v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaber Al-Edhari" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kahane" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viti" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balucani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629506" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432433v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Persson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olofsson" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wirstr&#246;m" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hassel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526781" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691558v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a-Garc&#237;a" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628280" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432419v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Punanova" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527768" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691576v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2429" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047445v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1156" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448117v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Moroz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnold" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.028" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691565v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526198" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691557v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw084" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691535v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jankowski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szalewicz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28449" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484295v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Dubernet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2287" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452286v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Theul&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526499" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159196v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wakelam" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loison" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbst" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pavone" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/217/2/20" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017065v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josselin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ryde" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322852" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452288v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Theul&#233;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.08.002" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTSDS0TC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558301v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lis" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1670" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618550v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pop" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Argoubi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zs Mezei" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Epee Epee" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.012706" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618596v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szalewicz" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/783/2/72" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159232v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Honvault" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144235X.2014.897443" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617089v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322386" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047439v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lanza" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1371" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940997v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.09.004" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJ6J9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617070v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/770/1/L2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047305v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofran Werfelli" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807311" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524771v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesaffre" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jorfi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzalez-Lezana" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117161" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992484v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Goicoechea" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gratier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322460" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03614204v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Harrison" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1544" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099541v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezac" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Kutepov" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartogh" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Feofilov" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321231" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794438v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526622v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Der Tak" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nagy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ossenkopf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Makai" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Black" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322164" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992487v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321031" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785226v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pineau-Des-For&#234;ts" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Padovani" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321364" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843823v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Dubernet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Alexander" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Ba" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balakrishnan" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220630" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03617513v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/763/2/L38" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761625v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4758791" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750105v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Ziemkiewicz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pluetzer" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Nesbitt" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4732581" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761310v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lauvergnat" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3690881" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862137v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Codella" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottinelli" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salez" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/744/2/164" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047270v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678310" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047300v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumouchel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tobo&#322;a" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4753423" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761627v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0027" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760348v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles J. Weida" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna R. Fair" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2011.06.008" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMZ4DP2T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874879v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailleux" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin-Drumel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margul&#232;s" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wlodarczak" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118129" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870226v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.109903" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612408v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/17/175202" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3366A906436F141824BC357D27B38B5487DFA446/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880673v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernicharo" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219749" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760252v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutens" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117627" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760253v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20081.x" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612456v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. S. van Der Tak" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;llig" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118308" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046414v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumouchel" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feautrier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258042" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047425v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21601.x" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03612434v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219207" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728323v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagani L." TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21232J" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633371v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.023201" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465721v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786559v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scifoni" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Roueff" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.18151.x" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785698v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cernicharo" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Spielfiedel" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Senent" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016216" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880680v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip S Peters" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kahane" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ceccarelli" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202052h" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465693v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680480v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Jorfi" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez-Lezana" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pagani" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21232j" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633401v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parise" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015102" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631984v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.040702" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631845v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris H. Greene" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047416v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16826.x" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631840v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paganini" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Villanueva" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Lara" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Lin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#252;ppers" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/715/2/1258" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632029v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507877" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631991v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belpassi" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Reca" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tarantelli" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Roncaratti" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirani" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631967v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Yang" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarma" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. ter Meulen" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Parker" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Mcbane" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475517" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631837v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Roberts" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jim&#233;nez-Serra" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mart&#237;n-Pintado" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-Franco" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913086" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541827v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maret" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015253" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631832v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrasin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben Abdallah" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wernli" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631821v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/1/662" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632021v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631823v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemal N. Varambhia" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graupner" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Field" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16207.x" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633418v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015101" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479944v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troscompt" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912770" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479896v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gupta" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Baluja" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/9/095204" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7L7ZH2MV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479945v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crimier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911651" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479939v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokoouline" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/192/1/012016" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479915v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spielfiedel" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Senent" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayou" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cressiot-Vincent" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3158357" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479932v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2009.15294.x" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363349v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratajczak" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911679" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479916v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/80/01/015301" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T2FT2207-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479882v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valiron" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810712" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622470v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Buzer" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479905v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shafir" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Novotny" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Buhr" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altevogt" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.223202" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398559v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuente" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garc&#237;a-Burillo" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Usero" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810571" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356527v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810717" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398539v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valiron" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wernli" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2988314" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398319v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066112" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742490v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077678" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398415v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066112e" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398428v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12416.x" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398246v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/20/023" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398197v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398287v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grosjean" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065804" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398269v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mart&#237;n" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/508941" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398238v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398206v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jankowski" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053919" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131481v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Daniel" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grosjean" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398144v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1935515" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401891v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398191v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052899" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398172v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2033767" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398594v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Gorfinkiel" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taioli" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piccarreta" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halmov&#225;" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00179-4" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TVX3RKFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004549v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Castets" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefloch" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loinard" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042566" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462313v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz K&#553;dziera" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462246v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462296v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072061v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh T Bop" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072209v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289963v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29003-9_31" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324159v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148676v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282482v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29003-9_32" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869217v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072217v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072080v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376429v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457406v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gontel" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376473v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072233v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376504v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072163v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374167v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Desrousseaux" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632345v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848102v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anger" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudray" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colina" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840157v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743665v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123403003" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729816v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwalm" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012006" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340664v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376211v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072202v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376199v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370415v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349068v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2514-3433/aae1b5" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089810v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Flower" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73893-8_38" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398140v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Fai Thi" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bizzocchi" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253557v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382006v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851972v2" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Le Gal" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638758v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dislaire" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515300v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bottinelli" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Parise" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116656v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00724502v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>