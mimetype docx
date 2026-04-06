--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -320,429 +320,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The squat jump and sprint force–velocity profiles of elite female football players are not influenced by the menstrual cycle phases and oral contraceptive use</w:t>
+                <w:t xml:space="preserve">Fluctuations of semitendinosus muscle rigidity during the menstrual cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Hugues Igonin</w:t>
+                <w:t xml:space="preserve">Mélanie Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Boithias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Belli</w:t>
+                <w:t xml:space="preserve">Maxime Pingon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-05723-3⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2025.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960930v1</w:t>
+                <w:t xml:space="preserve">hal-05416635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive hamstring muscles rigidity throughout the menstrual cycle and the effect of oral contraception</w:t>
+                <w:t xml:space="preserve">The squat jump and sprint force–velocity profiles of elite female football players are not influenced by the menstrual cycle phases and oral contraceptive use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Stauffer</w:t>
+                <w:t xml:space="preserve">Pierre-Hugues Igonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pingon</w:t>
+                <w:t xml:space="preserve">Mélanie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2025.01.008⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-05723-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951498v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations of semitendinosus muscle rigidity during the menstrual cycle</w:t>
+                <w:t xml:space="preserve">Passive hamstring muscles rigidity throughout the menstrual cycle and the effect of oral contraception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pingon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Martin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2025.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2025.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416635v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951498v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogenous quadriceps femoris inter-head but consistent intra-head rigidity changes after voluntary eccentric exercise-induced muscle damage</w:t>
               </w:r>
@@ -975,51 +975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1079,51 +1079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hip and knee joint angles on resting hamstring muscles rigidity in men and women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Skinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1389,360 +1389,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Accelerometry an Effective Method to Assess Muscle Vibrations in Comparison to Ultrafast Ultrasonography?</w:t>
+                <w:t xml:space="preserve">Relationship Between Explosive Strength Capacity of the Knee Muscles and Deceleration Performance in Female Professional Soccer Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Trama</w:t>
+                <w:t xml:space="preserve">Qingshan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélie Léam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Del Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (4), pp.1409-1416. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2020.3035838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.723041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467157v1</w:t>
+                <w:t xml:space="preserve">hal-04074990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Explosive Strength Capacity of the Knee Muscles and Deceleration Performance in Female Professional Soccer Players</w:t>
+                <w:t xml:space="preserve">Is Accelerometry an Effective Method to Assess Muscle Vibrations in Comparison to Ultrafast Ultrasonography?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingshan Zhang</w:t>
+                <w:t xml:space="preserve">Robin Trama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Léam</w:t>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.1409-1416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.723041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2020.3035838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074990v1</w:t>
+                <w:t xml:space="preserve">hal-03467157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Immediate Effects of Self‐Myofacial Release on Flexibility, Jump Performance and Dynamic Balance Ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingshan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingshan Zhang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robin Trama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75 (1), pp.139-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1895,494 +1895,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle alterations induced by electrostimulation are lower at short quadriceps femoris length</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel segmentation framework dedicated to the follow‐up of fat infiltration in individual muscles of patients with neuromuscular disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Heskamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance P. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-019-04277-5⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83 (5), pp.1825-1836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.28030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426083v1</w:t>
+                <w:t xml:space="preserve">hal-02362978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel segmentation framework dedicated to the follow‐up of fat infiltration in individual muscles of patients with neuromuscular disorders</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are We Heading to the Future of Musculoskeletal Tumor Imaging with Ultra-High Field 7T MRI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance P. Michel</w:t>
+                <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rochwerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.28030⟩</w:t>
+              <w:t xml:space="preserve">Clinical Oncology and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31487/j.COR.2019.6.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362978v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are We Heading to the Future of Musculoskeletal Tumor Imaging with Ultra-High Field 7T MRI?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muscle alterations induced by electrostimulation are lower at short quadriceps femoris length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Rochwerger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oncology and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-8. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.325 - 335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31487/j.COR.2019.6.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-019-04277-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075015v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial difference can occur between activated and damaged muscle areas following electrically‐induced isometric contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2485,51 +2485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rappacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49 (3), pp.904-906. </w:t>
@@ -2684,51 +2684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,654 +2786,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Branched-Chain Amino Acids Supplementation an Efficient Nutritional Strategy to Alleviate Skeletal Muscle Damage? A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired muscle force production and higher fatigability in a mouse model of sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hourdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu9101047⟩</w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.37--44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2017.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657940v1</w:t>
+                <w:t xml:space="preserve">hal-01657964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term follow-up of MRI changes in thigh muscles of patients with Facioscapulohumeral dystrophy: A quantitative study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlative analysis of vertebral trabecular bone microarchitecture and mechanical properties: a combined ultra-high field (7 Tesla) MRI and biomechanical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Bydder</w:t>
+                <w:t xml:space="preserve">Daphnée Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecorroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183825⟩</w:t>
+              <w:t xml:space="preserve">Spine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 42 (20), pp.E1165 - E1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0000000000002163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657958v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired muscle force production and higher fatigability in a mouse model of sickle cell disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chatel</w:t>
+                <w:t xml:space="preserve">Fast measurement of the quadriceps femoris muscle transverse relaxation time at high magnetic field using segmented echo-planar imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hourdé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+                <w:t xml:space="preserve">Guillaume Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Fur</w:t>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63, pp.37--44. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (2), pp.356-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2017.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.25355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657964v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative analysis of vertebral trabecular bone microarchitecture and mechanical properties: a combined ultra-high field (7 Tesla) MRI and biomechanical investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is Branched-Chain Amino Acids Supplementation an Efficient Nutritional Strategy to Alleviate Skeletal Muscle Damage? A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/BRS.0000000000002163⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (10), pp.1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu9101047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593111v1</w:t>
+                <w:t xml:space="preserve">hal-01657940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast measurement of the quadriceps femoris muscle transverse relaxation time at high magnetic field using segmented echo-planar imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+                <w:t xml:space="preserve">Long-term follow-up of MRI changes in thigh muscles of patients with Facioscapulohumeral dystrophy: A quantitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Fatehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Salort Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duhamel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Bendahan</w:t>
+                <w:t xml:space="preserve">Emilie Lareau-Trudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jubeau</w:t>
+                <w:t xml:space="preserve">Mark Bydder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (2), pp.356-368. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0183825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.25355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425496v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific brain activation patterns associated with two neuromuscular electrical stimulation protocols</w:t>
               </w:r>
@@ -3547,1039 +3547,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01533435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume measurements of individual muscles in human quadriceps femoris using atlas-based segmentation approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Imaging Methods for Non-invasive Assessment of Mechanical, Structural, and Biochemical Properties of Human Achilles Tendon: A Mini Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10334-016-0535-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425522v1</w:t>
+                <w:t xml:space="preserve">hal-01772548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of branched-chain amino acids supplementation on both plasma amino acids concentration and muscle energetics changes resulting from muscle damage: A randomized placebo controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volume measurements of individual muscles in human quadriceps femoris using atlas-based segmentation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2015.03.014⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (2), pp.245--257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10334-016-0535-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425519v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Imaging Methods for Non-invasive Assessment of Mechanical, Structural, and Biochemical Properties of Human Achilles Tendon: A Mini Review</w:t>
+                <w:t xml:space="preserve">Effects of branched-chain amino acids supplementation on both plasma amino acids concentration and muscle energetics changes resulting from muscle damage: A randomized placebo controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Nosaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.324. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2015.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772548v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extra Forces induced by wide-pulse, high-frequency electrical stimulation: Occurrence, magnitude, variability and underlying mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization and quantification of intramuscular damage using statistical parametric mapping and skeletal muscle parcellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2014.10.001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.18580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep18580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414344v1</w:t>
+                <w:t xml:space="preserve">hal-01414356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of muscle damage induced by electrostimulation: a multimodal MRI study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle and tendon stiffness assessment using the alpha method and ultrafast ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000397⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (7), pp.1393--1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-015-3112-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414327v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responders to Wide-Pulse, High-Frequency Neuromuscular Electrical Stimulation Show Reduced Metabolic Demand: A 31P-MRS Study in Humans</w:t>
+                <w:t xml:space="preserve">Extra Forces induced by wide-pulse, high-frequency electrical stimulation: Occurrence, magnitude, variability and underlying mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badih Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143972⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126 (7), pp.1400--1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2014.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414345v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and quantification of intramuscular damage using statistical parametric mapping and skeletal muscle parcellation</w:t>
+                <w:t xml:space="preserve">Heterogeneity of muscle damage induced by electrostimulation: a multimodal MRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep18580⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.166--175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414356v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle and tendon stiffness assessment using the alpha method and ultrafast ultrasound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+                <w:t xml:space="preserve">Responders to Wide-Pulse, High-Frequency Neuromuscular Electrical Stimulation Show Reduced Metabolic Demand: A 31P-MRS Study in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (7), pp.1393--1400. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-015-3112-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414357v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired mitochondrial function and reduced energy cost as a result of muscle damage</w:t>
               </w:r>
@@ -4591,77 +4591,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (6), pp.1135--1144. </w:t>
@@ -4712,90 +4712,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Course of Central and Peripheral Alterations after Isometric Neuromuscular Electrical Stimulation-Induced Muscle Damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazunori Nosaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), pp.e107298. </w:t>
@@ -4980,64 +4980,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of eccentric training on mechanical properties of the plantar flexor muscle-tendon complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114 (5), pp.523-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5084,64 +5084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is tendon stiffness correlated to the dissipation coefficient?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (1), pp.N1-N9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5200,64 +5200,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plyometric training on passive stiffness of gastrocnemii muscles and Achilles tendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (8), pp.2849-2857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5316,77 +5316,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender differences in both active and passive parts of the plantar flexors series elastic component stiffness and geometrical parameters of the muscle-tendon complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Orthopaedic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (5), pp.707-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5433,77 +5433,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plyometric training on both active and passive parts of the plantarflexors series elastic component stiffness of muscle–tendon complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (3), pp.539-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5562,64 +5562,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Assessment of Both Active and Passive Parts of the Plantarflexors Series Elastic Component Stiffness Using the Alpha Method: A Reliability Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (01), pp.51-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5666,64 +5666,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plyometric training effects on Achilles tendon stiffness and dissipative properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 109 (3), pp.849-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5757,51 +5757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements to Hoang et al.'s method for measuring passive length–tension properties of human gastrocnemius muscle in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5809,51 +5809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik W. Dombroski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (2), pp.379-382. </w:t>
@@ -5904,77 +5904,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plyometric training on passive stiffness of gastrocnemii and the musculo-articular complex of the ankle joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (6), pp.811-818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6199,51 +6199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6294,51 +6294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6402,51 +6402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6478,851 +6478,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fatigue on the H/Q ratio and the angle of maximal torque in professional soccer players</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Areas of muscle tissue alteration can differ from activated regions during electrically-induced isometric contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hautier</w:t>
+                <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th annual Congress of the European College of Sport Science (ECSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European College of Sport Science, Jul 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Imaging in Neuromuscular Disease (Myo-MRI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077747v1</w:t>
+                <w:t xml:space="preserve">hal-04077757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Areas of muscle tissue alteration can differ from activated regions during electrically-induced isometric contractions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does accelerometer measure muscle vibrations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Trama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bendahan David</w:t>
+                <w:t xml:space="preserve">Yoann Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging in Neuromuscular Disease (Myo-MRI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">24th annual Congress of the European College of Sport Science (ECSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European College of Sport Science, Jul 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077757v1</w:t>
+                <w:t xml:space="preserve">hal-04077743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does accelerometer measure muscle vibrations?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A single session of neuromuscular electrically evoked isometric contractions generates superficial activation of knee extensor muscles and localized alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077743v1</w:t>
+                <w:t xml:space="preserve">hal-04077712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single session of neuromuscular electrically evoked isometric contractions generates superficial activation of knee extensor muscles and localized alterations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of fatigue on the H/Q ratio and the angle of maximal torque in professional soccer players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingshan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077712v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des tumeurs primitives malignes de l'appareil locomoteur : le futur de l'imagerie est-il dans l'IRM ultra-haut champ ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Ultra-high field MRI assessment of a primitive malignant bone tumor. Are we heading to the future of musculoskeletal tumors imaging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Salas</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">93e congrès de la société française de chirurgie orthopédique et traumatologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris ( France), France</w:t>
+              <w:t xml:space="preserve">19th European Federation of National Associations of Orthopaedics and Traumatology congress (EFORT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076491v1</w:t>
+                <w:t xml:space="preserve">hal-04077660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high field MRI assessment of a primitive malignant bone tumor. Are we heading to the future of musculoskeletal tumors imaging?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Assessment of primitive malignant bone tumors: are we heading to the future of musculoskeletal tumors imaging with ultra high field MRI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rochwerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Federation of National Associations of Orthopaedics and Traumatology congress (EFORT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">European Musculo-Skeletal Oncology Society (EMSOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077660v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of primitive malignant bone tumors: are we heading to the future of musculoskeletal tumors imaging with ultra high field MRI?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Evaluation des tumeurs primitives malignes de l'appareil locomoteur : le futur de l'imagerie est-il dans l'IRM ultra-haut champ ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rochwerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Musculo-Skeletal Oncology Society (EMSOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">93e congrès de la société française de chirurgie orthopédique et traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077653v1</w:t>
+                <w:t xml:space="preserve">hal-04076491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D MRI Segmentation of muscle through 2D multi-label propagation at 7T</w:t>
               </w:r>
@@ -7347,64 +7347,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Scientific Meeting of the European Society of Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Magnetic Resonance in Medicine and Biology, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7554,103 +7554,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles techniques d’imagerie à haut et très haut champ : leur intérêt dans les rhumatismes inflammatoires : PR, SpA et autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Rhumatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Marseille (France), France</w:t>
@@ -7817,90 +7817,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une supplémentation en acides aminés ramifiés sur les modifications anatomiques, fonctionnelles et métaboliques associées aux dommages musculaires induits par un exercice d’électrostimulation neuromusculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2015, Nantes, France</w:t>
@@ -7955,77 +7955,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier M. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bydder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Congrès Français de Rhumatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris ( France), France</w:t>
@@ -8067,90 +8067,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of branched-chain amino acids supplementation on changes in knee extensor muscles function and energetic metabolism resulting from exercise-induced muscle damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazunori Nosaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jun 2015, Malmö, Sweden</w:t>
@@ -8173,273 +8173,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired mitochondrial function and reduced energy cost as a result of severe muscle damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between ultrafast ultrasound based and alpha methods to assess muscle and tendon stiffness during short range experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Journées de la Société Française de Myologie et Colloque Myogénèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Myologie, Nov 2014, Paris ( France), France</w:t>
+              <w:t xml:space="preserve">20th Congress of the International Society of Electrophysiology and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrophysiology and Kinesiology, Jul 2014, Rome (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076022v1</w:t>
+                <w:t xml:space="preserve">hal-04075957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between ultrafast ultrasound based and alpha methods to assess muscle and tendon stiffness during short range experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impaired mitochondrial function and reduced energy cost as a result of severe muscle damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lefur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the International Society of Electrophysiology and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrophysiology and Kinesiology, Jul 2014, Rome (Italie), Italy</w:t>
+              <w:t xml:space="preserve">XIIe Journées de la Société Française de Myologie et Colloque Myogénèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Myologie, Nov 2014, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075957v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle energetics alterations resulting from isometric neuromuscular electrical stimulation of knee extensors muscles: a quantitative 31P-MRS study</w:t>
               </w:r>
@@ -8451,77 +8451,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lefur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2014, Amsterdam (Pays-Bas), Netherlands</w:t>
@@ -8576,77 +8576,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2014, Amsterdam (Pays-Bas), Netherlands</w:t>
@@ -8701,51 +8701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8794,277 +8794,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of muscle damage after neuromuscular electrostimulation detected by multimodal magnetic resonance imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How many healthy individuals respond to wide-pulse, high-frequency neuromuscular stimulation by generating “Extra Forces”?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Jubeau</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jun 2013, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075583v1</w:t>
+                <w:t xml:space="preserve">hal-04075593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many healthy individuals respond to wide-pulse, high-frequency neuromuscular stimulation by generating “Extra Forces”?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of muscle damage after neuromuscular electrostimulation detected by multimodal magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Place</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jun 2013, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075593v1</w:t>
+                <w:t xml:space="preserve">hal-04075583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of metabolic changes resulting from voluntary contractions, conventional- and wide-pulse neuromuscular electrical stimulation</w:t>
               </w:r>
@@ -9089,64 +9089,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual Scientific Meeting of the European Society of Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Magnetic Resonance in Medicine and Biology, Oct 2013, Toulouse (France), France</w:t>
@@ -9188,64 +9188,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of muscle damage after neuromuscular electrostimulation using multimodal magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9339,64 +9339,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe Journées de la Société Française de Myologie et Colloque Myogénèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Myologie, Oct 2013, Montpellier (France), France</w:t>
@@ -9419,368 +9419,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of eccentric and plyometric trainings on Achilles tendon mechanical properties</w:t>
+                <w:t xml:space="preserve">Plyometric training effects on gastrocnemii muscle and tendon passive stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2011, Rennes (Fance), France</w:t>
+              <w:t xml:space="preserve">XXIIIth Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Biomechanics, Jul 2011, Bruxelles (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075495v1</w:t>
+                <w:t xml:space="preserve">hal-04075491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'entraînement pliométrique sur le comportement mécanique du système musculo-articulaire de la cheville</w:t>
+                <w:t xml:space="preserve">Effects of eccentric and plyometric trainings on Achilles tendon mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e Entretiens de Médecine Physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier (France), France</w:t>
+              <w:t xml:space="preserve">14e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2011, Rennes (Fance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075536v1</w:t>
+                <w:t xml:space="preserve">hal-04075495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plyometric training effects on gastrocnemii muscle and tendon passive stiffness</w:t>
+                <w:t xml:space="preserve">Effets de l'entraînement pliométrique sur le comportement mécanique du système musculo-articulaire de la cheville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIth Congress of the International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Biomechanics, Jul 2011, Bruxelles (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">39e Entretiens de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075491v1</w:t>
+                <w:t xml:space="preserve">hal-04075536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations et modélisations du comportement mécanique du système musculo-articulaire passif de la cheville in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Entretiens de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9818,64 +9818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender differences in the passive and active parts of plantar flexors series elastic component stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIVe Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique, Aug 2009, Toulon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9926,273 +9926,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Changes in Quadriceps Femoris Heads Rigidity Assessed by Shear Wave Elastography After Voluntary Eccentric Exercise-Induced Muscle Damage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Menstrual cycle phase affects active hamstring mechanical properties after exercise-induced muscle damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pingon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30e Congress of the International Society of Biomechanics (ISB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141686v1</w:t>
+                <w:t xml:space="preserve">hal-05142631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menstrual cycle phase affects active hamstring mechanical properties after exercise-induced muscle damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous Changes in Quadriceps Femoris Heads Rigidity Assessed by Shear Wave Elastography After Voluntary Eccentric Exercise-Induced Muscle Damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30e Congress of the International Society of Biomechanics (ISB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142631v1</w:t>
+                <w:t xml:space="preserve">hal-05141686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both vertical and horizontal plyometric training influence sprint force-velocity profile in young elite soccer players.</w:t>
               </w:r>
@@ -10286,51 +10286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10381,77 +10381,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areas of muscle tissue alteration can differ from activated regions during electrically-induced isometric contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10506,90 +10506,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automatic segmentation of individual muscles in MR images: A new tool dedicated to the follow-up of patients with neuromuscular disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Heskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -10612,402 +10612,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la microarchitecture des muscles de la jambe par IRM à très haut champ (7T) : Etude de faisabilité pour une évaluation précise et non-invasive de l’architecture musculaire en 3D</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term follow-up of MRI changes in thigh muscles of patients with Facioscapulohumeral dystrophy: a quantitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Besson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Fatehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Feiweier</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lareau-Trudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bydder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès de la Société Française de Résonance Magnétique Biologique et Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. 2017</w:t>
+              <w:t xml:space="preserve">Imaging in Neuromuscular Disease (Myo-MRI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076483v1</w:t>
+                <w:t xml:space="preserve">hal-04077644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term follow-up of MRI changes in thigh muscles of patients with Facioscapulohumeral dystrophy: a quantitative study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">3D Architecture of Human Lower Leg Muscles assessed with Ultra High-Field Diffusion Tensor Imaging and Tractography: Sensitivity to Sex-Difference and Intramuscular Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark Bydder</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Feiweier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging in Neuromuscular Disease (Myo-MRI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077644v1</w:t>
+                <w:t xml:space="preserve">hal-04077634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Architecture of Human Lower Leg Muscles assessed with Ultra High-Field Diffusion Tensor Imaging and Tractography: Sensitivity to Sex-Difference and Intramuscular Variability</w:t>
+                <w:t xml:space="preserve">Caractérisation de la microarchitecture des muscles de la jambe par IRM à très haut champ (7T) : Etude de faisabilité pour une évaluation précise et non-invasive de l’architecture musculaire en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Feiweier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging in Neuromuscular Disease (Myo-MRI 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">3e congrès de la Société Française de Résonance Magnétique Biologique et Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077634v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d’images IRM à 7T des muscles individuels basée sur des approches de propagation de masques</w:t>
               </w:r>
@@ -11032,64 +11032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15es Journées de la Société Française de Myologie (JSFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11108,402 +11108,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation et quantification des dommages intramusculaires par cartographie statistique et parcellisation du muscle squelettique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-High Field MRI and Biomechanical Investigation of Vertebral Bone Microarchitecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bendahan David</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Francophones de Radiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris ( France), France. 2016</w:t>
+              <w:t xml:space="preserve">American College of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Washington D.C., United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076476v1</w:t>
+                <w:t xml:space="preserve">hal-04077165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-High Field MRI and Biomechanical Investigation of Vertebral Bone Microarchitecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization and quantification of intramuscular damage using statistical parametric mapping and skeletal muscle parcellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American College of Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Washington D.C., United States. 2016</w:t>
+              <w:t xml:space="preserve">Congrès de la section 28 du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux (France), France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077165v1</w:t>
+                <w:t xml:space="preserve">hal-04076469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and quantification of intramuscular damage using statistical parametric mapping and skeletal muscle parcellation</w:t>
+                <w:t xml:space="preserve">Localisation et quantification des dommages intramusculaires par cartographie statistique et parcellisation du muscle squelettique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la section 28 du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux (France), France. 2016</w:t>
+              <w:t xml:space="preserve">Journée Francophones de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris ( France), France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076469v1</w:t>
+                <w:t xml:space="preserve">hal-04076476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dommages musculaires sévères engendrés par un exercice d’électrostimulation neuromusculaire induisent un dysfonctionnement mitochondrial et une diminution du coût énergétique associés à des contractions volontaires sous-maximales</w:t>
               </w:r>
@@ -11515,77 +11515,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lefur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès de la Société Française de Résonance Magnétique Biologique et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble (France), France. 2015</w:t>
@@ -11627,90 +11627,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle damage after neuromuscular electrostimulation assessed by multimodal magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd European Muscle Conference (EMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands</w:t>
@@ -11752,64 +11752,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle damage after neuromuscular electrostimulation assessed by multimodal magnetic resonance imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11858,273 +11858,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plyometric training on the stiffness and dissipative properties of the Achilles tendon</w:t>
+                <w:t xml:space="preserve">Effects of plyometric training on plantar flexors mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Antalya (Turkey), Turkey. 2010</w:t>
+              <w:t xml:space="preserve">XXXVe Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Le Mans (Sarthe), France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075487v1</w:t>
+                <w:t xml:space="preserve">hal-04075521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plyometric training on plantar flexors mechanical properties</w:t>
+                <w:t xml:space="preserve">Effects of plyometric training on the stiffness and dissipative properties of the Achilles tendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVe Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Le Mans (Sarthe), France. 2010</w:t>
+              <w:t xml:space="preserve">15th annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Antalya (Turkey), Turkey. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075521v1</w:t>
+                <w:t xml:space="preserve">hal-04075487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plyometric training on the mechanical and geometrical properties of the plantar flexor muscle-tendon complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Oslo (Norway), Norway. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12220,51 +12220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Gallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12300,384 +12300,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual muscle segmentation in MR images: A 3D propagation through 2D non-linear registration approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Sdika</w:t>
+                <w:t xml:space="preserve">Ultra-High Field MRI and Biomechanical Investigation of Vertebral Bone Microarchitecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2017.8036826⟩</w:t>
+              <w:t xml:space="preserve">Annual European Congress of Rheumatology (EULAR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 76 (2), pp.744, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-eular.2034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657939v1</w:t>
+                <w:t xml:space="preserve">hal-01691135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-High Field MRI and Biomechanical Investigation of Vertebral Bone Microarchitecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+                <w:t xml:space="preserve">Individual muscle segmentation in MR images: A 3D propagation through 2D non-linear registration approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Congress of Rheumatology (EULAR 2017)</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 76 (2), pp.744, 2017, </w:t>
+              <w:t xml:space="preserve">39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.317--320, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-eular.2034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2017.8036826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691135v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atlas based automatic segmentation of the human thigh muscles: a promising approach for muscle volume quantification in longitudinal studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -12719,90 +12719,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and quantification of intramuscular damage using statistical parametric mapping and skeletal muscle parcellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Meeting of the American College of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -13118,51 +13118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F99F272"/>
+    <w:nsid w:val="7C438086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13349,51 +13349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-foure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9678-8773" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282153667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re De Freitas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Letourneur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouvier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gouraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2026.103107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04960930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Igonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boithias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05723-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951498v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prudent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pingon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2025.01.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2025.11.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re de Freitas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06075-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550073v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Norgeot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05477-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2023.102826" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05023-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Skinner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14203" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3035838" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;am" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del Wong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.723041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04277-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Heskamp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance P. Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Mattei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varoquaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rochwerger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31487/j.COR.2019.6.02" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278205" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02459104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rappacchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26222" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128510v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gineste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP276409" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Feiweier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017171330" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9101047" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657958v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Fatehi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort Campana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lareau-Trudel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bydder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183825" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2017.01.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Guenoun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorroller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000002163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duhamel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25355" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01533435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wegrzyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kavounoudias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03188-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mattei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0535-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nosaka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gastaldi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2015.03.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772548v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00324" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.10.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414327v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000397" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143972" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414356v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18580" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3112-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414353v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000523" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107298" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Lichtwark" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cresswell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Reeves" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Maganaris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01525.2012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01313.2011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/1/N1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8CDAD140E1A6B3CE1AB99B3E290EDAE1447C4C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2256-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C927B042305F74776AFDE206702E651AED20C881/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Mcnair" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21584" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1667-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/191A23F50255A7A4C004E0C8DF01B1774E82A230/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129144v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1241210" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01150.2009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik W. Dombroski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.07.034" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129107v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2008.00853.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8479C02F71C31B281D96B13F14711504ABF5C2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550091v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076494v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077747v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Germain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077757v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahan David" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077712v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076491v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077660v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077653v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077134v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077145v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077089v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077024v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076022v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lefur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075957v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075916v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075945v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Place" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Ranjeva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075583v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075593v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075846v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075996v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075495v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075536v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075544v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075506v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141686v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142631v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550083v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077762v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438631v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000334v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076483v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077644v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort-Campana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077634v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000426v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076476v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077165v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076469v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076401v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080389v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076015v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075487v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075521v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075024v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bortoli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gallouin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657939v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8036826" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691135v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.2034" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077122v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077110v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04076059v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05127677v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-foure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9678-8773" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282153667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re De Freitas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Letourneur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouvier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gouraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2026.103107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prudent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pingon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2025.11.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04960930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Igonin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boithias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05723-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951498v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2025.01.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re de Freitas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06075-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550073v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Norgeot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05477-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2023.102826" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05023-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Skinner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14203" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;am" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del Wong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.723041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3035838" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Heskamp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance P. Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Mattei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varoquaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rochwerger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31487/j.COR.2019.6.02" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04277-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278205" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02459104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rappacchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26222" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128510v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gineste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP276409" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Feiweier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017171330" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2017.01.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593111v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Guenoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorroller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000002163" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duhamel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25355" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9101047" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Fatehi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort Campana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lareau-Trudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bydder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183825" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01533435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wegrzyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kavounoudias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03188-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772548v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00324" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425522v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mattei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0535-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425519v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nosaka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gastaldi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2015.03.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414356v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18580" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414357v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3112-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.10.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414327v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000397" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414345v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143972" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414353v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000523" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107298" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Lichtwark" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cresswell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Reeves" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Maganaris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01525.2012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01313.2011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/1/N1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8CDAD140E1A6B3CE1AB99B3E290EDAE1447C4C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2256-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C927B042305F74776AFDE206702E651AED20C881/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Mcnair" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21584" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1667-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/191A23F50255A7A4C004E0C8DF01B1774E82A230/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129144v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1241210" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01150.2009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik W. Dombroski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.07.034" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129107v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2008.00853.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8479C02F71C31B281D96B13F14711504ABF5C2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550091v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076494v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077757v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahan David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077743v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077712v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077747v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Germain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077660v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077653v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076491v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077134v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077145v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077089v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077024v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075957v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lefur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075916v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075945v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Place" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Ranjeva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075593v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075583v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075846v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075996v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075491v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075495v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075536v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075544v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075506v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142631v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141686v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550083v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077762v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438631v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000334v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort-Campana" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076483v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000426v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076476v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076401v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080389v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076015v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075521v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075487v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075024v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bortoli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gallouin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691135v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.2034" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657939v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8036826" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077122v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077110v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04076059v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05127677v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>