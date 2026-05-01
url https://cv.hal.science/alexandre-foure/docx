--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -320,51 +320,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations of semitendinosus muscle rigidity during the menstrual cycle</w:t>
+                <w:t xml:space="preserve">Passive hamstring muscles rigidity throughout the menstrual cycle and the effect of oral contraception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Prudent</w:t>
@@ -378,371 +378,371 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pingon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Martin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2025.11.001⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2025.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416635v1</w:t>
+                <w:t xml:space="preserve">hal-04951498v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The squat jump and sprint force–velocity profiles of elite female football players are not influenced by the menstrual cycle phases and oral contraceptive use</w:t>
+                <w:t xml:space="preserve">Fluctuations of semitendinosus muscle rigidity during the menstrual cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Belli</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pingon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-05723-3⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2025.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960930v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive hamstring muscles rigidity throughout the menstrual cycle and the effect of oral contraception</w:t>
+                <w:t xml:space="preserve">The squat jump and sprint force–velocity profiles of elite female football players are not influenced by the menstrual cycle phases and oral contraceptive use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pingon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hugues Igonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2025.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-05723-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951498v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogenous quadriceps femoris inter-head but consistent intra-head rigidity changes after voluntary eccentric exercise-induced muscle damage</w:t>
               </w:r>
@@ -975,51 +975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1079,51 +1079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hip and knee joint angles on resting hamstring muscles rigidity in men and women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1298,451 +1298,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal Muscle Damage Produced by Electrically Evoked Muscle Contractions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship Between Explosive Strength Capacity of the Knee Muscles and Deceleration Performance in Female Professional Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingshan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Léam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Gondin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Del Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exercise and Sport Sciences Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/JES.0000000000000239⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.723041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443148v1</w:t>
+                <w:t xml:space="preserve">hal-04074990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Explosive Strength Capacity of the Knee Muscles and Deceleration Performance in Female Professional Soccer Players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Accelerometry an Effective Method to Assess Muscle Vibrations in Comparison to Ultrafast Ultrasonography?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Trama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingshan Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Léam</w:t>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.723041⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.1409-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2020.3035838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074990v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Accelerometry an Effective Method to Assess Muscle Vibrations in Comparison to Ultrafast Ultrasonography?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robin Souron</w:t>
+                <w:t xml:space="preserve">Skeletal Muscle Damage Produced by Electrically Evoked Muscle Contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (4), pp.1409-1416. </w:t>
+              <w:t xml:space="preserve">Exercise and Sport Sciences Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (1), pp.59-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2020.3035838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/JES.0000000000000239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467157v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Immediate Effects of Self‐Myofacial Release on Flexibility, Jump Performance and Dynamic Balance Ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingshan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Trama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75 (1), pp.139-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1895,507 +1895,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel segmentation framework dedicated to the follow‐up of fat infiltration in individual muscles of patients with neuromuscular disorders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are We Heading to the Future of Musculoskeletal Tumor Imaging with Ultra-High Field 7T MRI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Heskamp</w:t>
+                <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance P. Michel</w:t>
+                <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rochwerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.28030⟩</w:t>
+              <w:t xml:space="preserve">Clinical Oncology and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31487/j.COR.2019.6.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362978v1</w:t>
+                <w:t xml:space="preserve">hal-04075015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are We Heading to the Future of Musculoskeletal Tumor Imaging with Ultra-High Field 7T MRI?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
+                <w:t xml:space="preserve">Muscle alterations induced by electrostimulation are lower at short quadriceps femoris length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Varoquaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oncology and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31487/j.COR.2019.6.02⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.325 - 335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-019-04277-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075015v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle alterations induced by electrostimulation are lower at short quadriceps femoris length</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel segmentation framework dedicated to the follow‐up of fat infiltration in individual muscles of patients with neuromuscular disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Heskamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance P. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bendahan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 120, pp.325 - 335. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83 (5), pp.1825-1836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-019-04277-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.28030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426083v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial difference can occur between activated and damaged muscle areas following electrically‐induced isometric contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 597 (16), pp.4227-4236. </w:t>
@@ -2485,51 +2485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rappacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49 (3), pp.904-906. </w:t>
@@ -2684,51 +2684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,654 +2786,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired muscle force production and higher fatigability in a mouse model of sickle cell disease</w:t>
+                <w:t xml:space="preserve">Long-term follow-up of MRI changes in thigh muscles of patients with Facioscapulohumeral dystrophy: A quantitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Chatel</w:t>
+                <w:t xml:space="preserve">Farzad Fatehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hourdé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+                <w:t xml:space="preserve">Emmanuelle Salort Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Fur</w:t>
+                <w:t xml:space="preserve">Emilie Lareau-Trudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bydder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2017.01.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0183825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657964v1</w:t>
+                <w:t xml:space="preserve">hal-01657958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative analysis of vertebral trabecular bone microarchitecture and mechanical properties: a combined ultra-high field (7 Tesla) MRI and biomechanical investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is Branched-Chain Amino Acids Supplementation an Efficient Nutritional Strategy to Alleviate Skeletal Muscle Damage? A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/BRS.0000000000002163⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (10), pp.1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu9101047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593111v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast measurement of the quadriceps femoris muscle transverse relaxation time at high magnetic field using segmented echo-planar imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (2), pp.356-368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmri.25355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Branched-Chain Amino Acids Supplementation an Efficient Nutritional Strategy to Alleviate Skeletal Muscle Damage? A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlative analysis of vertebral trabecular bone microarchitecture and mechanical properties: a combined ultra-high field (7 Tesla) MRI and biomechanical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecorroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu9101047⟩</w:t>
+              <w:t xml:space="preserve">Spine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 42 (20), pp.E1165 - E1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0000000000002163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657940v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term follow-up of MRI changes in thigh muscles of patients with Facioscapulohumeral dystrophy: A quantitative study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impaired muscle force production and higher fatigability in a mouse model of sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Salort Campana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+                <w:t xml:space="preserve">Benjamin Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lareau-Trudel</w:t>
+                <w:t xml:space="preserve">Christophe Hourdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Bydder</w:t>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0183825. </w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.37--44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2017.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657958v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific brain activation patterns associated with two neuromuscular electrical stimulation protocols</w:t>
               </w:r>
@@ -3547,1039 +3547,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01533435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Imaging Methods for Non-invasive Assessment of Mechanical, Structural, and Biochemical Properties of Human Achilles Tendon: A Mini Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volume measurements of individual muscles in human quadriceps femoris using atlas-based segmentation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00324⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (2), pp.245--257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10334-016-0535-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772548v1</w:t>
+                <w:t xml:space="preserve">hal-01425522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume measurements of individual muscles in human quadriceps femoris using atlas-based segmentation approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of branched-chain amino acids supplementation on both plasma amino acids concentration and muscle energetics changes resulting from muscle damage: A randomized placebo controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Nosaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10334-016-0535-6⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (1), pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2015.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425522v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of branched-chain amino acids supplementation on both plasma amino acids concentration and muscle energetics changes resulting from muscle damage: A randomized placebo controlled trial</w:t>
+                <w:t xml:space="preserve">New Imaging Methods for Non-invasive Assessment of Mechanical, Structural, and Biochemical Properties of Human Achilles Tendon: A Mini Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (1), pp.83-94. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2015.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425519v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and quantification of intramuscular damage using statistical parametric mapping and skeletal muscle parcellation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responders to Wide-Pulse, High-Frequency Neuromuscular Electrical Stimulation Show Reduced Metabolic Demand: A 31P-MRS Study in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Bendahan</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep18580⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414356v1</w:t>
+                <w:t xml:space="preserve">hal-01414345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle and tendon stiffness assessment using the alpha method and ultrafast ultrasound</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization and quantification of intramuscular damage using statistical parametric mapping and skeletal muscle parcellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-015-3112-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.18580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep18580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414357v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extra Forces induced by wide-pulse, high-frequency electrical stimulation: Occurrence, magnitude, variability and underlying mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
+                <w:t xml:space="preserve">Muscle and tendon stiffness assessment using the alpha method and ultrafast ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badih Ghattas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2014.10.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (7), pp.1393--1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-015-3112-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414344v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of muscle damage induced by electrostimulation: a multimodal MRI study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extra Forces induced by wide-pulse, high-frequency electrical stimulation: Occurrence, magnitude, variability and underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badih Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 47 (1), pp.166--175. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126 (7), pp.1400--1412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2014.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414327v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responders to Wide-Pulse, High-Frequency Neuromuscular Electrical Stimulation Show Reduced Metabolic Demand: A 31P-MRS Study in Humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneity of muscle damage induced by electrostimulation: a multimodal MRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143972. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.166--175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414345v1</w:t>
+                <w:t xml:space="preserve">hal-01414327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired mitochondrial function and reduced energy cost as a result of muscle damage</w:t>
               </w:r>
@@ -4591,77 +4591,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (6), pp.1135--1144. </w:t>
@@ -4712,90 +4712,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Course of Central and Peripheral Alterations after Isometric Neuromuscular Electrical Stimulation-Induced Muscle Damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazunori Nosaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), pp.e107298. </w:t>
@@ -4980,64 +4980,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of eccentric training on mechanical properties of the plantar flexor muscle-tendon complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114 (5), pp.523-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5084,64 +5084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is tendon stiffness correlated to the dissipation coefficient?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (1), pp.N1-N9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5200,64 +5200,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plyometric training on passive stiffness of gastrocnemii muscles and Achilles tendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (8), pp.2849-2857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5316,77 +5316,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender differences in both active and passive parts of the plantar flexors series elastic component stiffness and geometrical parameters of the muscle-tendon complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Orthopaedic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (5), pp.707-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5433,77 +5433,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plyometric training on both active and passive parts of the plantarflexors series elastic component stiffness of muscle–tendon complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (3), pp.539-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5562,64 +5562,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Assessment of Both Active and Passive Parts of the Plantarflexors Series Elastic Component Stiffness Using the Alpha Method: A Reliability Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (01), pp.51-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5666,64 +5666,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plyometric training effects on Achilles tendon stiffness and dissipative properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 109 (3), pp.849-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5757,51 +5757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements to Hoang et al.'s method for measuring passive length–tension properties of human gastrocnemius muscle in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5809,51 +5809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik W. Dombroski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (2), pp.379-382. </w:t>
@@ -5904,77 +5904,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plyometric training on passive stiffness of gastrocnemii and the musculo-articular complex of the ankle joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (6), pp.811-818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6199,51 +6199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6294,51 +6294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6402,51 +6402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6478,178 +6478,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Areas of muscle tissue alteration can differ from activated regions during electrically-induced isometric contractions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of fatigue on the H/Q ratio and the angle of maximal torque in professional soccer players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingshan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bendahan David</w:t>
+                <w:t xml:space="preserve">Alexandre Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging in Neuromuscular Disease (Myo-MRI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">24th annual Congress of the European College of Sport Science (ECSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European College of Sport Science, Jul 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077757v1</w:t>
+                <w:t xml:space="preserve">hal-04077747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does accelerometer measure muscle vibrations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Trama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6694,635 +6694,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single session of neuromuscular electrically evoked isometric contractions generates superficial activation of knee extensor muscles and localized alterations</w:t>
+                <w:t xml:space="preserve">Areas of muscle tissue alteration can differ from activated regions during electrically-induced isometric contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahan David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th annual Congress of the European College of Sport Science (ECSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European College of Sport Science, Jul 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Imaging in Neuromuscular Disease (Myo-MRI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077712v1</w:t>
+                <w:t xml:space="preserve">hal-04077757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fatigue on the H/Q ratio and the angle of maximal torque in professional soccer players</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A single session of neuromuscular electrically evoked isometric contractions generates superficial activation of knee extensor muscles and localized alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077747v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high field MRI assessment of a primitive malignant bone tumor. Are we heading to the future of musculoskeletal tumors imaging?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Evaluation des tumeurs primitives malignes de l'appareil locomoteur : le futur de l'imagerie est-il dans l'IRM ultra-haut champ ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rochwerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Federation of National Associations of Orthopaedics and Traumatology congress (EFORT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">93e congrès de la société française de chirurgie orthopédique et traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077660v1</w:t>
+                <w:t xml:space="preserve">hal-04076491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of primitive malignant bone tumors: are we heading to the future of musculoskeletal tumors imaging with ultra high field MRI?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Ultra-high field MRI assessment of a primitive malignant bone tumor. Are we heading to the future of musculoskeletal tumors imaging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Salas</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Musculo-Skeletal Oncology Society (EMSOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">19th European Federation of National Associations of Orthopaedics and Traumatology congress (EFORT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077653v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des tumeurs primitives malignes de l'appareil locomoteur : le futur de l'imagerie est-il dans l'IRM ultra-haut champ ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Assessment of primitive malignant bone tumors: are we heading to the future of musculoskeletal tumors imaging with ultra high field MRI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rochwerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">93e congrès de la société française de chirurgie orthopédique et traumatologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris ( France), France</w:t>
+              <w:t xml:space="preserve">European Musculo-Skeletal Oncology Society (EMSOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076491v1</w:t>
+                <w:t xml:space="preserve">hal-04077653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D MRI Segmentation of muscle through 2D multi-label propagation at 7T</w:t>
               </w:r>
@@ -7347,64 +7347,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Scientific Meeting of the European Society of Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Magnetic Resonance in Medicine and Biology, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7502,405 +7502,405 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Annual Meeting of the International Skeletal Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Skeletal Society, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">33rd Annual Scientific Meeting of the European Society of Magnetic Resonance in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Magnetic Resonance in Medicine and Biology, Sep 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077134v1</w:t>
+                <w:t xml:space="preserve">hal-04077145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles techniques d’imagerie à haut et très haut champ : leur intérêt dans les rhumatismes inflammatoires : PR, SpA et autres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
+                <w:t xml:space="preserve">Ultra-high field MRI and biomechanical investigation of vertebral bone microarchitecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guye</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Rhumatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Marseille (France), France</w:t>
+              <w:t xml:space="preserve">43rd Annual Meeting of the International Skeletal Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Skeletal Society, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076460v1</w:t>
+                <w:t xml:space="preserve">hal-04077134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high field MRI and biomechanical investigation of vertebral bone microarchitecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+                <w:t xml:space="preserve">Les nouvelles techniques d’imagerie à haut et très haut champ : leur intérêt dans les rhumatismes inflammatoires : PR, SpA et autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual Scientific Meeting of the European Society of Magnetic Resonance in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Magnetic Resonance in Medicine and Biology, Sep 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marseille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077145v1</w:t>
+                <w:t xml:space="preserve">hal-04076460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une supplémentation en acides aminés ramifiés sur les modifications anatomiques, fonctionnelles et métaboliques associées aux dommages musculaires induits par un exercice d’électrostimulation neuromusculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2015, Nantes, France</w:t>
@@ -7923,523 +7923,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration non invasive du système ostéo-articulaire : que nous apporte l’IRM à très haut champ ? Microarchitecture osseuse, tendons, cartilage du genou chez des volontaires</w:t>
+                <w:t xml:space="preserve">Effects of branched-chain amino acids supplementation on changes in knee extensor muscles function and energetic metabolism resulting from exercise-induced muscle damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Nosaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark Bydder</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Congrès Français de Rhumatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris ( France), France</w:t>
+              <w:t xml:space="preserve">20th annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European College of Sport Science, Jun 2015, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076438v1</w:t>
+                <w:t xml:space="preserve">hal-04077024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of branched-chain amino acids supplementation on changes in knee extensor muscles function and energetic metabolism resulting from exercise-induced muscle damage</w:t>
+                <w:t xml:space="preserve">Exploration non invasive du système ostéo-articulaire : que nous apporte l’IRM à très haut champ ? Microarchitecture osseuse, tendons, cartilage du genou chez des volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Boudinet</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier M. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bydder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European College of Sport Science, Jun 2015, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">28e Congrès Français de Rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077024v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between ultrafast ultrasound based and alpha methods to assess muscle and tendon stiffness during short range experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impaired mitochondrial function and reduced energy cost as a result of severe muscle damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lefur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the International Society of Electrophysiology and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Electrophysiology and Kinesiology, Jul 2014, Rome (Italie), Italy</w:t>
+              <w:t xml:space="preserve">XIIe Journées de la Société Française de Myologie et Colloque Myogénèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Myologie, Nov 2014, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075957v1</w:t>
+                <w:t xml:space="preserve">hal-04076022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired mitochondrial function and reduced energy cost as a result of severe muscle damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between ultrafast ultrasound based and alpha methods to assess muscle and tendon stiffness during short range experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Journées de la Société Française de Myologie et Colloque Myogénèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Myologie, Nov 2014, Paris ( France), France</w:t>
+              <w:t xml:space="preserve">20th Congress of the International Society of Electrophysiology and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Electrophysiology and Kinesiology, Jul 2014, Rome (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076022v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle energetics alterations resulting from isometric neuromuscular electrical stimulation of knee extensors muscles: a quantitative 31P-MRS study</w:t>
               </w:r>
@@ -8451,77 +8451,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lefur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2014, Amsterdam (Pays-Bas), Netherlands</w:t>
@@ -8550,103 +8550,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-pulse, high-frequency neuromuscular stimulation induces lower metabolic demand than conventionally used parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2014, Amsterdam (Pays-Bas), Netherlands</w:t>
@@ -8701,51 +8701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8794,993 +8794,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many healthy individuals respond to wide-pulse, high-frequency neuromuscular stimulation by generating “Extra Forces”?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of muscle damage after neuromuscular electrostimulation detected by multimodal magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Place</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jun 2013, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075593v1</w:t>
+                <w:t xml:space="preserve">hal-04075583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of muscle damage after neuromuscular electrostimulation detected by multimodal magnetic resonance imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How many healthy individuals respond to wide-pulse, high-frequency neuromuscular stimulation by generating “Extra Forces”?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Jubeau</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jun 2013, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075583v1</w:t>
+                <w:t xml:space="preserve">hal-04075593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of metabolic changes resulting from voluntary contractions, conventional- and wide-pulse neuromuscular electrical stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Scientific Meeting of the European Society of Magnetic Resonance in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Magnetic Resonance in Medicine and Biology, Oct 2013, Toulouse (France), France</w:t>
+              <w:t xml:space="preserve">XIe Journées de la Société Française de Myologie et Colloque Myogénèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Myologie, Oct 2013, Montpellier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075863v1</w:t>
+                <w:t xml:space="preserve">hal-04075996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of muscle damage after neuromuscular electrostimulation using multimodal magnetic resonance imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative analysis of metabolic changes resulting from voluntary contractions, conventional- and wide-pulse neuromuscular electrical stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual Scientific Meeting of the European Society of Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Magnetic Resonance in Medicine and Biology, Oct 2013, Toulouse (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075846v1</w:t>
+                <w:t xml:space="preserve">hal-04075863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of metabolic changes resulting from voluntary contractions, conventional- and wide-pulse neuromuscular electrical stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of muscle damage after neuromuscular electrostimulation using multimodal magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe Journées de la Société Française de Myologie et Colloque Myogénèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Myologie, Oct 2013, Montpellier (France), France</w:t>
+              <w:t xml:space="preserve">30th Annual Scientific Meeting of the European Society of Magnetic Resonance in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Magnetic Resonance in Medicine and Biology, Oct 2013, Toulouse (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075996v1</w:t>
+                <w:t xml:space="preserve">hal-04075846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plyometric training effects on gastrocnemii muscle and tendon passive stiffness</w:t>
+                <w:t xml:space="preserve">Effects of eccentric and plyometric trainings on Achilles tendon mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIth Congress of the International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Biomechanics, Jul 2011, Bruxelles (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">14e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2011, Rennes (Fance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075491v1</w:t>
+                <w:t xml:space="preserve">hal-04075495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of eccentric and plyometric trainings on Achilles tendon mechanical properties</w:t>
+                <w:t xml:space="preserve">Effets de l'entraînement pliométrique sur le comportement mécanique du système musculo-articulaire de la cheville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2011, Rennes (Fance), France</w:t>
+              <w:t xml:space="preserve">39e Entretiens de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075495v1</w:t>
+                <w:t xml:space="preserve">hal-04075536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'entraînement pliométrique sur le comportement mécanique du système musculo-articulaire de la cheville</w:t>
+                <w:t xml:space="preserve">Plyometric training effects on gastrocnemii muscle and tendon passive stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e Entretiens de Médecine Physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier (France), France</w:t>
+              <w:t xml:space="preserve">XXIIIth Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Biomechanics, Jul 2011, Bruxelles (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075536v1</w:t>
+                <w:t xml:space="preserve">hal-04075491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations et modélisations du comportement mécanique du système musculo-articulaire passif de la cheville in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Entretiens de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9818,64 +9818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender differences in the passive and active parts of plantar flexors series elastic component stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIVe Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique, Aug 2009, Toulon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9926,273 +9926,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menstrual cycle phase affects active hamstring mechanical properties after exercise-induced muscle damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous Changes in Quadriceps Femoris Heads Rigidity Assessed by Shear Wave Elastography After Voluntary Eccentric Exercise-Induced Muscle Damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30e Congress of the International Society of Biomechanics (ISB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142631v1</w:t>
+                <w:t xml:space="preserve">hal-05141686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Changes in Quadriceps Femoris Heads Rigidity Assessed by Shear Wave Elastography After Voluntary Eccentric Exercise-Induced Muscle Damage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Menstrual cycle phase affects active hamstring mechanical properties after exercise-induced muscle damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pingon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30e Congress of the International Society of Biomechanics (ISB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141686v1</w:t>
+                <w:t xml:space="preserve">hal-05142631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both vertical and horizontal plyometric training influence sprint force-velocity profile in young elite soccer players.</w:t>
               </w:r>
@@ -10286,51 +10286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10381,90 +10381,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areas of muscle tissue alteration can differ from activated regions during electrically-induced isometric contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MYO-MRI, Imaging in Neuromuscular Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Montréal, Canada. 2019</w:t>
@@ -10506,90 +10506,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automatic segmentation of individual muscles in MR images: A new tool dedicated to the follow-up of patients with neuromuscular disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Heskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -10612,152 +10612,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term follow-up of MRI changes in thigh muscles of patients with Facioscapulohumeral dystrophy: a quantitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la microarchitecture des muscles de la jambe par IRM à très haut champ (7T) : Etude de faisabilité pour une évaluation précise et non-invasive de l’architecture musculaire en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Pierre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark Bydder</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Feiweier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging in Neuromuscular Disease (Myo-MRI 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">3e congrès de la Société Française de Résonance Magnétique Biologique et Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077644v1</w:t>
+                <w:t xml:space="preserve">hal-04076483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Architecture of Human Lower Leg Muscles assessed with Ultra High-Field Diffusion Tensor Imaging and Tractography: Sensitivity to Sex-Difference and Intramuscular Variability</w:t>
               </w:r>
@@ -10769,51 +10769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Feiweier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10862,152 +10862,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la microarchitecture des muscles de la jambe par IRM à très haut champ (7T) : Etude de faisabilité pour une évaluation précise et non-invasive de l’architecture musculaire en 3D</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term follow-up of MRI changes in thigh muscles of patients with Facioscapulohumeral dystrophy: a quantitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Besson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Fatehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Feiweier</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lareau-Trudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bydder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès de la Société Française de Résonance Magnétique Biologique et Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. 2017</w:t>
+              <w:t xml:space="preserve">Imaging in Neuromuscular Disease (Myo-MRI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076483v1</w:t>
+                <w:t xml:space="preserve">hal-04077644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d’images IRM à 7T des muscles individuels basée sur des approches de propagation de masques</w:t>
               </w:r>
@@ -11032,64 +11032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15es Journées de la Société Française de Myologie (JSFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11108,402 +11108,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-High Field MRI and Biomechanical Investigation of Vertebral Bone Microarchitecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localisation et quantification des dommages intramusculaires par cartographie statistique et parcellisation du muscle squelettique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American College of Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Washington D.C., United States. 2016</w:t>
+              <w:t xml:space="preserve">Journée Francophones de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris ( France), France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077165v1</w:t>
+                <w:t xml:space="preserve">hal-04076476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and quantification of intramuscular damage using statistical parametric mapping and skeletal muscle parcellation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-High Field MRI and Biomechanical Investigation of Vertebral Bone Microarchitecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bendahan David</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la section 28 du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux (France), France. 2016</w:t>
+              <w:t xml:space="preserve">American College of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Washington D.C., United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076469v1</w:t>
+                <w:t xml:space="preserve">hal-04077165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation et quantification des dommages intramusculaires par cartographie statistique et parcellisation du muscle squelettique</w:t>
+                <w:t xml:space="preserve">Localization and quantification of intramuscular damage using statistical parametric mapping and skeletal muscle parcellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Francophones de Radiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris ( France), France. 2016</w:t>
+              <w:t xml:space="preserve">Congrès de la section 28 du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux (France), France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076476v1</w:t>
+                <w:t xml:space="preserve">hal-04076469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dommages musculaires sévères engendrés par un exercice d’électrostimulation neuromusculaire induisent un dysfonctionnement mitochondrial et une diminution du coût énergétique associés à des contractions volontaires sous-maximales</w:t>
               </w:r>
@@ -11515,77 +11515,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lefur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès de la Société Française de Résonance Magnétique Biologique et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble (France), France. 2015</w:t>
@@ -11627,90 +11627,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle damage after neuromuscular electrostimulation assessed by multimodal magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd European Muscle Conference (EMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands</w:t>
@@ -11752,64 +11752,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle damage after neuromuscular electrostimulation assessed by multimodal magnetic resonance imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11858,273 +11858,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plyometric training on plantar flexors mechanical properties</w:t>
+                <w:t xml:space="preserve">Effects of plyometric training on the stiffness and dissipative properties of the Achilles tendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVe Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Le Mans (Sarthe), France. 2010</w:t>
+              <w:t xml:space="preserve">15th annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Antalya (Turkey), Turkey. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075521v1</w:t>
+                <w:t xml:space="preserve">hal-04075487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plyometric training on the stiffness and dissipative properties of the Achilles tendon</w:t>
+                <w:t xml:space="preserve">Effects of plyometric training on plantar flexors mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Antalya (Turkey), Turkey. 2010</w:t>
+              <w:t xml:space="preserve">XXXVe Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Le Mans (Sarthe), France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075487v1</w:t>
+                <w:t xml:space="preserve">hal-04075521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plyometric training on the mechanical and geometrical properties of the plantar flexor muscle-tendon complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Oslo (Norway), Norway. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12220,51 +12220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Gallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12490,64 +12490,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.317--320, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12581,103 +12581,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atlas based automatic segmentation of the human thigh muscles: a promising approach for muscle volume quantification in longitudinal studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -12719,90 +12719,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and quantification of intramuscular damage using statistical parametric mapping and skeletal muscle parcellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Meeting of the American College of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -13118,51 +13118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C438086"/>
+    <w:nsid w:val="BDB79D5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13349,51 +13349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-foure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9678-8773" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282153667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re De Freitas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Letourneur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouvier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gouraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2026.103107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prudent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pingon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2025.11.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04960930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Igonin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boithias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05723-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951498v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2025.01.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re de Freitas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06075-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550073v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Norgeot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05477-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2023.102826" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05023-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Skinner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14203" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;am" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del Wong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.723041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3035838" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Heskamp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance P. Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Mattei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varoquaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rochwerger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31487/j.COR.2019.6.02" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04277-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278205" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02459104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rappacchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26222" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128510v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gineste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP276409" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Feiweier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017171330" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2017.01.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593111v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Guenoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorroller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000002163" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duhamel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25355" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9101047" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Fatehi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort Campana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lareau-Trudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bydder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183825" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01533435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wegrzyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kavounoudias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03188-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772548v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00324" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425522v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mattei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0535-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425519v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nosaka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gastaldi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2015.03.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414356v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18580" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414357v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3112-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.10.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414327v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000397" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414345v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143972" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414353v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000523" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107298" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Lichtwark" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cresswell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Reeves" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Maganaris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01525.2012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01313.2011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/1/N1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8CDAD140E1A6B3CE1AB99B3E290EDAE1447C4C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2256-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C927B042305F74776AFDE206702E651AED20C881/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Mcnair" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21584" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1667-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/191A23F50255A7A4C004E0C8DF01B1774E82A230/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129144v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1241210" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01150.2009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik W. Dombroski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.07.034" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129107v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2008.00853.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8479C02F71C31B281D96B13F14711504ABF5C2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550091v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076494v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077757v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahan David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077743v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077712v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077747v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Germain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077660v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077653v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076491v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077134v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077145v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077089v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077024v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075957v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lefur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075916v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075945v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Place" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Ranjeva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075593v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075583v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075846v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075996v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075491v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075495v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075536v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075544v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075506v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142631v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141686v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550083v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077762v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438631v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000334v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort-Campana" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076483v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000426v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076476v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076401v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080389v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076015v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075521v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075487v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075024v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bortoli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gallouin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691135v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.2034" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657939v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8036826" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077122v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077110v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04076059v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05127677v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-foure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9678-8773" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282153667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re De Freitas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Letourneur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouvier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gouraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2026.103107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951498v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prudent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pingon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2025.01.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2025.11.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04960930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Igonin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boithias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05723-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re de Freitas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06075-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550073v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Norgeot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05477-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2023.102826" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05023-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Skinner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14203" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;am" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del Wong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.723041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3035838" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443148v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000239" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Mattei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varoquaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rochwerger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31487/j.COR.2019.6.02" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426083v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04277-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362978v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Heskamp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance P. Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278205" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02459104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rappacchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26222" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128510v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gineste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP276409" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Feiweier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017171330" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Fatehi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort Campana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lareau-Trudel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bydder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183825" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9101047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duhamel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25355" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593111v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Guenoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorroller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000002163" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657964v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2017.01.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01533435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wegrzyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kavounoudias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03188-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mattei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0535-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nosaka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gastaldi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2015.03.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772548v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00324" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143972" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414356v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18580" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3112-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.10.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000397" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414353v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000523" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107298" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Lichtwark" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cresswell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Reeves" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Maganaris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01525.2012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01313.2011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/1/N1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8CDAD140E1A6B3CE1AB99B3E290EDAE1447C4C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2256-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C927B042305F74776AFDE206702E651AED20C881/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Mcnair" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21584" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1667-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/191A23F50255A7A4C004E0C8DF01B1774E82A230/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129144v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1241210" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01150.2009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik W. Dombroski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.07.034" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129107v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2008.00853.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8479C02F71C31B281D96B13F14711504ABF5C2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550091v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076494v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077747v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Germain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077743v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077757v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahan David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077712v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076491v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077660v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077653v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076460v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077089v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077024v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076022v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lefur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075957v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075916v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075945v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Place" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Ranjeva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075583v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075593v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075996v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075863v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075846v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075495v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075536v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075544v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075506v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141686v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142631v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550083v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077762v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438631v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000334v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076483v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort-Campana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000426v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076476v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077165v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076469v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076401v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080389v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076015v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075487v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075521v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075024v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bortoli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gallouin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691135v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.2034" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657939v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8036826" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077122v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077110v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04076059v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05127677v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>