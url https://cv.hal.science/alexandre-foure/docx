--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">282153667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=FkpKJzIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,5853 +203,5853 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility of bioimpedance spectroscopy parameters to evaluate skeletal muscle properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère De Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gouraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 86, pp.103107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelekin.2026.103107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive hamstring muscles rigidity throughout the menstrual cycle and the effect of oral contraception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pingon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsams.2025.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951498v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations of semitendinosus muscle rigidity during the menstrual cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The squat jump and sprint force–velocity profiles of elite female football players are not influenced by the menstrual cycle phases and oral contraceptive use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cyril Martin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hugues Igonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2025.11.001⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-05723-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416635v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The squat jump and sprint force–velocity profiles of elite female football players are not influenced by the menstrual cycle phases and oral contraceptive use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fluctuations of semitendinosus muscle rigidity during the menstrual cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Belli</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pingon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-05723-3⟩</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2025.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960930v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogenous quadriceps femoris inter-head but consistent intra-head rigidity changes after voluntary eccentric exercise-induced muscle damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bouvier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-025-06075-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of vertical and horizontal plyometric training on jump performances and sprint force–velocity profile in young elite soccer players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Norgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-024-05477-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of knee joint angle on vastus medialis and vastus lateralis rigidity during isometric submaximal voluntary knee extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.102826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelekin.2023.102826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hip and knee joint angles on resting hamstring muscles rigidity in men and women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 122 (11), pp.2375-2383. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-022-05023-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex‐related differences and effects of short and long trail running races on resting muscle‐tendon mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (10), pp.1477-1492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sms.14203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Explosive Strength Capacity of the Knee Muscles and Deceleration Performance in Female Professional Soccer Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingshan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Léam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Del Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2021.723041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Accelerometry an Effective Method to Assess Muscle Vibrations in Comparison to Ultrafast Ultrasonography?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Trama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68 (4), pp.1409-1416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TBME.2020.3035838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal Muscle Damage Produced by Electrically Evoked Muscle Contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exercise and Sport Sciences Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49 (1), pp.59-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/JES.0000000000000239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Immediate Effects of Self‐Myofacial Release on Flexibility, Jump Performance and Dynamic Balance Ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingshan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Trama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75 (1), pp.139-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of proximal femur microarchitecture using ultra-high field MRI at 7 Tesla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (1), pp.45-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diii.2019.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are We Heading to the Future of Musculoskeletal Tumor Imaging with Ultra-High Field 7T MRI?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
+                <w:t xml:space="preserve">Muscle alterations induced by electrostimulation are lower at short quadriceps femoris length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Varoquaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oncology and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31487/j.COR.2019.6.02⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.325 - 335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-019-04277-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075015v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle alterations induced by electrostimulation are lower at short quadriceps femoris length</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Are We Heading to the Future of Musculoskeletal Tumor Imaging with Ultra-High Field 7T MRI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bendahan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rochwerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-019-04277-5⟩</w:t>
+              <w:t xml:space="preserve">Clinical Oncology and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31487/j.COR.2019.6.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426083v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel segmentation framework dedicated to the follow‐up of fat infiltration in individual muscles of patients with neuromuscular disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Heskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance P. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 83 (5), pp.1825-1836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrm.28030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial difference can occur between activated and damaged muscle areas following electrically‐induced isometric contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 597 (16), pp.4227-4236. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP278205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrahigh-Field Multimodal MRI Assessment of Muscle Damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Pini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rappacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49 (3), pp.904-906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmri.26222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of energy metabolism within the tibialis anterior: is it just an outcome of a specific muscle activation, architecture and composition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 596 (16), pp.3457-3458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1113/JP276409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Properties and 3D Architecture of Human Lower Leg Muscles Assessed with Ultra-High-Field-Strength Diffusion-Tensor MR Imaging and Tractography: Reproducibility and Sensitivity to Sex Difference and Intramuscular Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Feiweier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 287 (2), pp.592-607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1148/radiol.2017171330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term follow-up of MRI changes in thigh muscles of patients with Facioscapulohumeral dystrophy: A quantitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Fatehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Salort Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lareau-Trudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bydder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (8), pp.e0183825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0183825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Branched-Chain Amino Acids Supplementation an Efficient Nutritional Strategy to Alleviate Skeletal Muscle Damage? A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (10), pp.1047. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu9101047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast measurement of the quadriceps femoris muscle transverse relaxation time at high magnetic field using segmented echo-planar imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Correlative analysis of vertebral trabecular bone microarchitecture and mechanical properties: a combined ultra-high field (7 Tesla) MRI and biomechanical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Jubeau</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecorroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.25355⟩</w:t>
+              <w:t xml:space="preserve">Spine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 42 (20), pp.E1165 - E1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0000000000002163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425496v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative analysis of vertebral trabecular bone microarchitecture and mechanical properties: a combined ultra-high field (7 Tesla) MRI and biomechanical investigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impaired muscle force production and higher fatigability in a mouse model of sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hourdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lecorroller</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/BRS.0000000000002163⟩</w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.37--44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2017.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593111v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired muscle force production and higher fatigability in a mouse model of sickle cell disease</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fast measurement of the quadriceps femoris muscle transverse relaxation time at high magnetic field using segmented echo-planar imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Fur</w:t>
+                <w:t xml:space="preserve">Guillaume Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2017.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (2), pp.356-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.25355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657964v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific brain activation patterns associated with two neuromuscular electrical stimulation protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kavounoudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.2742. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-03188-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01533435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume measurements of individual muscles in human quadriceps femoris using atlas-based segmentation approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (2), pp.245--257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10334-016-0535-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of branched-chain amino acids supplementation on both plasma amino acids concentration and muscle energetics changes resulting from muscle damage: A randomized placebo controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazunori Nosaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (1), pp.83-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2015.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Imaging Methods for Non-invasive Assessment of Mechanical, Structural, and Biochemical Properties of Human Achilles Tendon: A Mini Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.324. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responders to Wide-Pulse, High-Frequency Neuromuscular Electrical Stimulation Show Reduced Metabolic Demand: A 31P-MRS Study in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0143972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and quantification of intramuscular damage using statistical parametric mapping and skeletal muscle parcellation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Extra Forces induced by wide-pulse, high-frequency electrical stimulation: Occurrence, magnitude, variability and underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Bendahan</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badih Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126 (7), pp.1400--1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2014.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep18580⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01414356v1</w:t>
+                <w:t xml:space="preserve">hal-01414344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle and tendon stiffness assessment using the alpha method and ultrafast ultrasound</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Heterogeneity of muscle damage induced by electrostimulation: a multimodal MRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-015-3112-1⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.166--175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414357v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extra Forces induced by wide-pulse, high-frequency electrical stimulation: Occurrence, magnitude, variability and underlying mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Localization and quantification of intramuscular damage using statistical parametric mapping and skeletal muscle parcellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2014.10.001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.18580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep18580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414344v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of muscle damage induced by electrostimulation: a multimodal MRI study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Muscle and tendon stiffness assessment using the alpha method and ultrafast ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000397⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (7), pp.1393--1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-015-3112-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414327v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired mitochondrial function and reduced energy cost as a result of muscle damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (6), pp.1135--1144. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Course of Central and Peripheral Alterations after Isometric Neuromuscular Electrical Stimulation-Induced Muscle Damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazunori Nosaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), pp.e107298. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0107298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaries on viewpoint : on the hysteresis in the human Achilles tendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Lichtwark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Cresswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Maganaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114 (4), pp.518-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.01525.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of eccentric training on mechanical properties of the plantar flexor muscle-tendon complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114 (5), pp.523-537. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01313.2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is tendon stiffness correlated to the dissipation coefficient?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (1), pp.N1-N9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/33/1/N1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plyometric training on passive stiffness of gastrocnemii muscles and Achilles tendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (8), pp.2849-2857. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-011-2256-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender differences in both active and passive parts of the plantar flexors series elastic component stiffness and geometrical parameters of the muscle-tendon complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Orthopaedic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (5), pp.707-712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jor.21584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plyometric training on both active and passive parts of the plantarflexors series elastic component stiffness of muscle–tendon complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (3), pp.539-548. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-010-1667-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Assessment of Both Active and Passive Parts of the Plantarflexors Series Elastic Component Stiffness Using the Alpha Method: A Reliability Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (01), pp.51-57. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1241210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plyometric training effects on Achilles tendon stiffness and dissipative properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 109 (3), pp.849-854. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01150.2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements to Hoang et al.'s method for measuring passive length–tension properties of human gastrocnemius muscle in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik W. Dombroski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (2), pp.379-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2009.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plyometric training on passive stiffness of gastrocnemii and the musculo-articular complex of the ankle joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (6), pp.811-818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0838.2008.00853.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6038,3877 +6059,3877 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un exercice excentrique maximal des extenseurs du genou sur les données locales de bioimpédancemétrie spectroscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bouvier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive hamstring muscles rigidity changes along the menstrual cycle for angles relative to the knee range of motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive rigidity of hamstring muscles depends on hip angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the relative change in passive muscle shear wave velocity to discriminate extent of muscle damage after trail running races</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint-Etienne (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fatigue on the H/Q ratio and the angle of maximal torque in professional soccer players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingshan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does accelerometer measure muscle vibrations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Trama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areas of muscle tissue alteration can differ from activated regions during electrically-induced isometric contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging in Neuromuscular Disease (Myo-MRI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single session of neuromuscular electrically evoked isometric contractions generates superficial activation of knee extensor muscles and localized alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des tumeurs primitives malignes de l'appareil locomoteur : le futur de l'imagerie est-il dans l'IRM ultra-haut champ ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rochwerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">93e congrès de la société française de chirurgie orthopédique et traumatologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high field MRI assessment of a primitive malignant bone tumor. Are we heading to the future of musculoskeletal tumors imaging?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Federation of National Associations of Orthopaedics and Traumatology congress (EFORT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of primitive malignant bone tumors: are we heading to the future of musculoskeletal tumors imaging with ultra high field MRI?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rochwerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Musculo-Skeletal Oncology Society (EMSOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D MRI Segmentation of muscle through 2D multi-label propagation at 7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Scientific Meeting of the European Society of Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Magnetic Resonance in Medicine and Biology, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high field MRI and biomechanical investigation of vertebral bone microarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual Scientific Meeting of the European Society of Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Magnetic Resonance in Medicine and Biology, Sep 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high field MRI and biomechanical investigation of vertebral bone microarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual Meeting of the International Skeletal Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Skeletal Society, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles techniques d’imagerie à haut et très haut champ : leur intérêt dans les rhumatismes inflammatoires : PR, SpA et autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Rhumatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Marseille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une supplémentation en acides aminés ramifiés sur les modifications anatomiques, fonctionnelles et métaboliques associées aux dommages musculaires induits par un exercice d’électrostimulation neuromusculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Fur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of branched-chain amino acids supplementation on changes in knee extensor muscles function and energetic metabolism resulting from exercise-induced muscle damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazunori Nosaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jun 2015, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration non invasive du système ostéo-articulaire : que nous apporte l’IRM à très haut champ ? Microarchitecture osseuse, tendons, cartilage du genou chez des volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier M. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bydder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Congrès Français de Rhumatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired mitochondrial function and reduced energy cost as a result of severe muscle damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lefur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Journées de la Société Française de Myologie et Colloque Myogénèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Myologie, Nov 2014, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between ultrafast ultrasound based and alpha methods to assess muscle and tendon stiffness during short range experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hauraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the International Society of Electrophysiology and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrophysiology and Kinesiology, Jul 2014, Rome (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle energetics alterations resulting from isometric neuromuscular electrical stimulation of knee extensors muscles: a quantitative 31P-MRS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lefur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2014, Amsterdam (Pays-Bas), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-pulse, high-frequency neuromuscular stimulation induces lower metabolic demand than conventionally used parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2014, Amsterdam (Pays-Bas), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Activation is higher for wide-pulse, high-frequency electrical stimulation and voluntary exercise as compared to conventional electrical stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2014, Amsterdam (Pays-Bas), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of muscle damage after neuromuscular electrostimulation detected by multimodal magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jun 2013, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many healthy individuals respond to wide-pulse, high-frequency neuromuscular stimulation by generating “Extra Forces”?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola A. Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jun 2013, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of metabolic changes resulting from voluntary contractions, conventional- and wide-pulse neuromuscular electrical stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe Journées de la Société Française de Myologie et Colloque Myogénèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Myologie, Oct 2013, Montpellier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of metabolic changes resulting from voluntary contractions, conventional- and wide-pulse neuromuscular electrical stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual Scientific Meeting of the European Society of Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Magnetic Resonance in Medicine and Biology, Oct 2013, Toulouse (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of muscle damage after neuromuscular electrostimulation using multimodal magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual Scientific Meeting of the European Society of Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Magnetic Resonance in Medicine and Biology, Oct 2013, Toulouse (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of eccentric and plyometric trainings on Achilles tendon mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effets de l'entraînement pliométrique sur le comportement mécanique du système musculo-articulaire de la cheville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2011, Rennes (Fance), France</w:t>
+              <w:t xml:space="preserve">39e Entretiens de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075495v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'entraînement pliométrique sur le comportement mécanique du système musculo-articulaire de la cheville</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of eccentric and plyometric trainings on Achilles tendon mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e Entretiens de Médecine Physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier (France), France</w:t>
+              <w:t xml:space="preserve">14e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2011, Rennes (Fance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075536v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plyometric training effects on gastrocnemii muscle and tendon passive stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIth Congress of the International Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Biomechanics, Jul 2011, Bruxelles (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations et modélisations du comportement mécanique du système musculo-articulaire passif de la cheville in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Entretiens de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender differences in the passive and active parts of plantar flexors series elastic component stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIVe Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique, Aug 2009, Toulon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9918,2246 +9939,2246 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Changes in Quadriceps Femoris Heads Rigidity Assessed by Shear Wave Elastography After Voluntary Eccentric Exercise-Induced Muscle Damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bouvier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30e Congress of the International Society of Biomechanics (ISB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menstrual cycle phase affects active hamstring mechanical properties after exercise-induced muscle damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pingon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30e Congress of the International Society of Biomechanics (ISB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both vertical and horizontal plyometric training influence sprint force-velocity profile in young elite soccer players.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Norgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of knee angle and submaximal voluntary contraction intensity on vastus medialis and vastus lateralis rigidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areas of muscle tissue alteration can differ from activated regions during electrically-induced isometric contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MYO-MRI, Imaging in Neuromuscular Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Montréal, Canada. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automatic segmentation of individual muscles in MR images: A new tool dedicated to the follow-up of patients with neuromuscular disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Heskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la microarchitecture des muscles de la jambe par IRM à très haut champ (7T) : Etude de faisabilité pour une évaluation précise et non-invasive de l’architecture musculaire en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Feiweier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e congrès de la Société Française de Résonance Magnétique Biologique et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Architecture of Human Lower Leg Muscles assessed with Ultra High-Field Diffusion Tensor Imaging and Tractography: Sensitivity to Sex-Difference and Intramuscular Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Feiweier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging in Neuromuscular Disease (Myo-MRI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term follow-up of MRI changes in thigh muscles of patients with Facioscapulohumeral dystrophy: a quantitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Salort-Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Fatehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lareau-Trudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bydder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging in Neuromuscular Disease (Myo-MRI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d’images IRM à 7T des muscles individuels basée sur des approches de propagation de masques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15es Journées de la Société Française de Myologie (JSFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation et quantification des dommages intramusculaires par cartographie statistique et parcellisation du muscle squelettique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Francophones de Radiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris ( France), France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-High Field MRI and Biomechanical Investigation of Vertebral Bone Microarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American College of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Washington D.C., United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and quantification of intramuscular damage using statistical parametric mapping and skeletal muscle parcellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la section 28 du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux (France), France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dommages musculaires sévères engendrés par un exercice d’électrostimulation neuromusculaire induisent un dysfonctionnement mitochondrial et une diminution du coût énergétique associés à des contractions volontaires sous-maximales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lefur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès de la Société Française de Résonance Magnétique Biologique et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble (France), France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle damage after neuromuscular electrostimulation assessed by multimodal magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd European Muscle Conference (EMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle damage after neuromuscular electrostimulation assessed by multimodal magnetic resonance imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Wegrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe Journées de la Société Française de Myologie et Colloque Myogénèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montpellier (France), France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plyometric training on the stiffness and dissipative properties of the Achilles tendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Antalya (Turkey), Turkey. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plyometric training on plantar flexors mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVe Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Le Mans (Sarthe), France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plyometric training on the mechanical and geometrical properties of the plantar flexor muscle-tendon complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Oslo (Norway), Norway. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12167,679 +12188,679 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoelectronical-based multiplexed transmission of analog signals in a magnetic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Gallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-High Field MRI and Biomechanical Investigation of Vertebral Bone Microarchitecture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Individual muscle segmentation in MR images: A 3D propagation through 2D non-linear registration approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Congress of Rheumatology (EULAR 2017)</w:t>
-[...15 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.317--320, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2017.8036826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-eular.2034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01691135v1</w:t>
+                <w:t xml:space="preserve">hal-01657939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual muscle segmentation in MR images: A 3D propagation through 2D non-linear registration approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ultra-High Field MRI and Biomechanical Investigation of Vertebral Bone Microarchitecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual European Congress of Rheumatology (EULAR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 76 (2), pp.744, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-eular.2034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2017.8036826⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657939v1</w:t>
+                <w:t xml:space="preserve">hal-01691135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atlas based automatic segmentation of the human thigh muscles: a promising approach for muscle volume quantification in longitudinal studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and quantification of intramuscular damage using statistical parametric mapping and skeletal muscle parcellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Meeting of the American College of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12849,100 +12870,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés mécaniques et géométriques des structures tendineuses et musculaires des fléchisseurs plantaires de la cheville in vivo. Effets de l’entraînement pliométrique et excentrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Nantes, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04076059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12952,105 +12973,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations du tissu musculaire squelettique induites par l’exercice et capacités de régénération : variabilité intra-musculaire et différences liées au sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1 (UCBL), FRANCE, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05127677v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId265"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13118,51 +13139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDB79D5E"/>
+    <w:nsid w:val="37B5D796"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13349,51 +13370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-foure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9678-8773" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282153667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re De Freitas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Letourneur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouvier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gouraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2026.103107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951498v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prudent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pingon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2025.01.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2025.11.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04960930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Igonin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boithias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05723-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re de Freitas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06075-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550073v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Norgeot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05477-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2023.102826" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05023-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Skinner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14203" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;am" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del Wong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.723041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3035838" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443148v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000239" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Mattei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varoquaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rochwerger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31487/j.COR.2019.6.02" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426083v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04277-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362978v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Heskamp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance P. Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278205" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02459104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rappacchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26222" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128510v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gineste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP276409" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Feiweier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017171330" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Fatehi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort Campana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lareau-Trudel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bydder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183825" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9101047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duhamel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25355" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593111v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Guenoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorroller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000002163" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657964v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2017.01.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01533435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wegrzyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kavounoudias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03188-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mattei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0535-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nosaka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gastaldi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2015.03.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772548v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00324" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143972" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414356v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18580" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3112-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.10.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000397" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414353v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000523" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107298" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Lichtwark" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cresswell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Reeves" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Maganaris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01525.2012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01313.2011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/1/N1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8CDAD140E1A6B3CE1AB99B3E290EDAE1447C4C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2256-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C927B042305F74776AFDE206702E651AED20C881/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Mcnair" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21584" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1667-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/191A23F50255A7A4C004E0C8DF01B1774E82A230/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129144v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1241210" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01150.2009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik W. Dombroski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.07.034" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129107v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2008.00853.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8479C02F71C31B281D96B13F14711504ABF5C2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550091v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077769v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076494v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077747v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Germain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077743v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077757v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahan David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077712v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076491v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077660v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077653v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076460v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077089v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077024v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076022v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lefur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075957v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075916v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075945v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Place" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Ranjeva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075583v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075593v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075996v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075863v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075846v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075495v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075536v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075544v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075506v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141686v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142631v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550083v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077762v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438631v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000334v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076483v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort-Campana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000426v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076476v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077165v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076469v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076401v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080389v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076015v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075487v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075521v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075024v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bortoli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gallouin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691135v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.2034" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657939v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8036826" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077122v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077110v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04076059v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05127677v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-foure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9678-8773" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282153667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=FkpKJzIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462643v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re De Freitas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Letourneur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouvier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gouraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2026.103107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951498v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prudent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pingon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2025.01.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04960930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Igonin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boithias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05723-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2025.11.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re de Freitas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06075-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Norgeot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05477-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2023.102826" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075004v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05023-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Skinner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14203" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;am" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del Wong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.723041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3035838" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000239" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04277-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Mattei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varoquaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rochwerger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31487/j.COR.2019.6.02" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Heskamp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance P. Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278205" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02459104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Pini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rappacchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26222" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gineste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP276409" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Feiweier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2017171330" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657958v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Fatehi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort Campana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lareau-Trudel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bydder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183825" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9101047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Guenoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorroller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000002163" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2017.01.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duhamel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25355" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01533435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wegrzyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kavounoudias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03188-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425522v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mattei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0535-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425519v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nosaka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gastaldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2015.03.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772548v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00324" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414345v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A. Maffiuletti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143972" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.10.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000397" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414356v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18580" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414357v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3112-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414353v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000523" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01772499v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107298" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Lichtwark" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cresswell" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Reeves" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Maganaris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01525.2012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01313.2011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130769v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/33/1/N1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8CDAD140E1A6B3CE1AB99B3E290EDAE1447C4C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130773v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2256-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C927B042305F74776AFDE206702E651AED20C881/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130772v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Mcnair" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21584" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130768v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1667-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/191A23F50255A7A4C004E0C8DF01B1774E82A230/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129144v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1241210" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01150.2009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130759v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik W. Dombroski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.07.034" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129107v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2008.00853.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8479C02F71C31B281D96B13F14711504ABF5C2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550091v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076494v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077747v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Germain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077743v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077757v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahan David" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077712v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076491v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077660v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077653v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077604v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077145v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077134v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077089v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077024v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076438v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lefur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075957v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075916v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075945v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Place" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075928v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Ranjeva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075583v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075593v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075996v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075846v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075536v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075495v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075491v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075544v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075506v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141686v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142631v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550083v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438631v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000334v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076483v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077644v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Salort-Campana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000426v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076476v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077165v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076469v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076401v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080389v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076015v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075487v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075521v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075478v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075024v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bortoli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gallouin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657939v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8036826" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691135v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.2034" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077122v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077110v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04076059v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05127677v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>