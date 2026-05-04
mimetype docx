--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -5139,225 +5139,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ins and outs of 'up' and 'down': Disentangling the nine geocentric space systems of Torres and Banks languages</w:t>
+                <w:t xml:space="preserve">The exceptional linguistic density of Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Franjieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre François; Sébastien Lacrampe; Michael Franjieh; Stefan Schnell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Languages of Vanuatu: Unity and Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 5, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.137-195, 2015, Studies in the Languages of Island Melanesia, 9781922185235</w:t>
+              <w:t xml:space="preserve">, 5, Asia-Pacific Linguistics Open Access, pp.1-21, 2015, Studies in the Languages of Island Melanesia, 9781922185235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01186010v1</w:t>
+                <w:t xml:space="preserve">halshs-01186007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exceptional linguistic density of Vanuatu</w:t>
+                <w:t xml:space="preserve">The ins and outs of 'up' and 'down': Disentangling the nine geocentric space systems of Torres and Banks languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre François</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre François; Sébastien Lacrampe; Michael Franjieh; Stefan Schnell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Languages of Vanuatu: Unity and Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 5, Asia-Pacific Linguistics Open Access, pp.1-21, 2015, Studies in the Languages of Island Melanesia, 9781922185235</w:t>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asia-Pacific Linguistics Open Access</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-195, 2015, Studies in the Languages of Island Melanesia, 9781922185235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01186007v1</w:t>
+                <w:t xml:space="preserve">halshs-01186010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature terms in northern Vanuatu</w:t>
               </w:r>
@@ -5691,182 +5691,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00869690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pragmatic demotion and clause dependency: On two atypical subordinating strategies in Lo Toga and Hiw (Torres, Vanuatu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bril. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clause hierarchy and Clause linking: The Syntax and Pragmatics interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.499 - 548, 2010, 9789027205889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/slcs.121.16fra⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01422311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des valeurs en héritage: Les isomorphismes sémantiques et la reconstruction des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Injoo Choi-Jonin, Marc Duval &amp; Olivier Soutet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Typologie et comparatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Louvain: Peeters, pp.129-145, 2010, Orbis-Supplementa 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00525552v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01422311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The languages of Vanikoro: Three lexicons and one grammar</w:t>
               </w:r>
@@ -7124,51 +7124,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70F9A1D4"/>
+    <w:nsid w:val="88B7422D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7355,51 +7355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1947-0806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061624403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/94980622" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066596661" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alex.francois.online.fr/AFpub_articles_f.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alex.francois.online.fr/AFpub_articles_e.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bessis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24397/pangloss-0007508" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144863v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.423" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krau&#223;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15026/0002000018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2022.0017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092510v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfs-2021-2041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teliki Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Lono" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emele Mamuli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspa Niu Maketi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885644v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara R. Arauna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bergstedt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Choin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendoza-Revilla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Harmant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.08.055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-968X.12168" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siva Kalyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.18019.kal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967335v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hammarstr&#246;m" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.00005.kal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.41.2.03fra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Koch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mailhammer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Blust" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bowern" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Daniels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.31.2.04koc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Michailovsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mazaudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1349/PS1.1537-0852.A.418" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijsl-2012-0022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2011.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.1.2.03fra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0952675710000205" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422314v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flang.1999.1278" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/bsl.94.1.2002485" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kletz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Pastor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Stern" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120553v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Charpentier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alex.francois.free.fr/AF-LAFP_e.htm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110260359" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacrampe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franjieh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schnell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/1885/14819" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874941v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alex.francois.free.fr/AF-Vanuatu-cd_f.htm" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383387v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/497" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383439v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/isbn/9783112209677/html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112209677-029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/series/sidl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383480v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbooks-in-Linguistics/book-series/RHIL" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092513v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/tsl.131" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.131.10fra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10559" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/tsl.107/main" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.107.28fra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874726v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315794013.ch6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Ponsonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781452276311.n61" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614510581.185" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.121.16fra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526845v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135828v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135826v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135834v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136306v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525547v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00136463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02004673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967333v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1947-0806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061624403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/94980622" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066596661" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alex.francois.online.fr/AFpub_articles_f.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alex.francois.online.fr/AFpub_articles_e.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bessis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24397/pangloss-0007508" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144863v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.423" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krau&#223;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15026/0002000018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2022.0017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092510v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfs-2021-2041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teliki Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Lono" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emele Mamuli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspa Niu Maketi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885644v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara R. Arauna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bergstedt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Choin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendoza-Revilla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Harmant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.08.055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-968X.12168" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siva Kalyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.18019.kal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967335v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hammarstr&#246;m" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.00005.kal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.41.2.03fra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Koch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mailhammer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Blust" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bowern" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Daniels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.31.2.04koc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Michailovsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mazaudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1349/PS1.1537-0852.A.418" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijsl-2012-0022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2011.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.1.2.03fra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0952675710000205" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422314v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flang.1999.1278" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/bsl.94.1.2002485" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kletz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Pastor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Stern" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120553v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Charpentier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alex.francois.free.fr/AF-LAFP_e.htm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110260359" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacrampe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franjieh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schnell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/1885/14819" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874941v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alex.francois.free.fr/AF-Vanuatu-cd_f.htm" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383387v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/497" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383439v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/isbn/9783112209677/html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112209677-029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/series/sidl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383480v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbooks-in-Linguistics/book-series/RHIL" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092513v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/tsl.131" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.131.10fra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10559" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186010v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/tsl.107/main" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.107.28fra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874726v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315794013.ch6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Ponsonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781452276311.n61" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614510581.185" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.121.16fra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526845v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135828v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135826v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135834v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136306v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525547v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00136463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02004673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967333v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>