--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1,7069 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7017 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre François </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandre-francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1947-0806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061624403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">94980622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=csH004gAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000066596661</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voici un aperçu de mes publications scientifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour une liste plus complète, voir </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page personnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonne lecture !</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">You will find here a sample of my scientific publications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For a complete list, visit </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">my homepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enjoy your reading!</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire orale du peuple de Kuwae, île mythique du Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Dans le sillage de Déwé Gorodé : littératures océaniennes à la croisée du politique, 160-161, pp.239-243. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24397/pangloss-0007508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer modelling of innovations relative to Latin in contemporary Romance dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (3), pp.1 - 31. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/isogloss.423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myths, tales or history? On two storytelling traditions in Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Te Reo: Journal of the New Zealand Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vanuatu languages in action, 68 (3), pp.185-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The road to opacity: Reflexes of Proto-Oceanic *-akin in northern Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Krauße</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUSA: Linguistic studies of languages in and around Indonesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Applicatives in Austronesian languages, 74, pp.41-82. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15026/0002000018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04331907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awesome forces and warning signs: Charting the semantic history of tabu words in Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (1), pp.212-255. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ol.2022.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical tectonics: Mapping structural change in patterns of lexification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Semantic maps, 41 (1), pp.89‒123. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zfs-2021-2041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092510v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seven lives of Lapérouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teliki Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubenson Lono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emele Mamuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspa Niu Maketi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synkrētic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.156-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic landscape of contemporary western Remote Oceanians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara R. Arauna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Bergstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Choin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Mendoza-Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Harmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (21), pp.4565-4575.e6. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2022.08.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal number in Lo–Toga and Hiw: The emergence of a lexical paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Philological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117 (3), pp.338-371. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-968X.12168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the waves meet the trees: A response to Jacques and List</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siva Kalyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Historical Linguistics, 9 (1), pp.167-176. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhl.18019.kal⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems with, and alternatives to, the tree model in historical linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siva Kalyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammarström</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Historical Linguistics, 9 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhl.00005.kal⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economy of word classes in Hiw, Vanuatu: Grammatically flexible, lexically rigid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lexical Flexibility in Oceanic Languages, 41 (2), pp.294 - 357. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sl.41.2.03fra⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The historical morphology of personal pronouns in northern Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Reconstruction et classification : Tendances actuelles, 47, pp.25-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01382593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research priorities in historical-comparative linguistics: A view from Asia, Australia and the Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mailhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Blust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bowern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diachronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (2), pp.267 - 278. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dia.31.2.04koc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting and researching endangered languages: the Pangloss Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyd Michailovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mazaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation &amp; Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.119-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Darrell Tryon (1942-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136/137, pp.275 - 278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ditransitive alignment and referential hierarchies in Araki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Referential Hierarchies in Three-participant Constructions, 10 (3), pp.97-124. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1349/PS1.1537-0852.A.418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of linguistic diversity. Egalitarian multilingualism and power imbalance among northern Vanuatu languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Sociology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Language Use in Melanesia, 214, pp.85-110. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijsl-2012-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where *R they all? The Geography and History of *R-loss in Southern Oceanic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (1), pp.140 - 197. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ol.2011.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social ecology and language history in the northern Vanuatu linkage: A tale of divergence and convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.175 - 246. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jhl.1.2.03fra⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonotactics and the prestopped velar lateral of Hiw: Resolving the ambiguity of a complex segment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (03), pp.393 - 434. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0952675710000205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typological overview of Mwotlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9(1), pp.115-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the history of the vowels of seventeen north Vanuatu languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (2), pp.443 504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00524988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the geocentric system of Proto Oceanic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (1), pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduplication en mwotlap : les paradoxes du fractionnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Les langues austronésiennes, 24, pp.177-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of men, hills and winds: Space directionals in Mwotlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42 (2), pp.407-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illusion des classificateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Classification, catégorisation, 14, pp.165-175. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/flang.1999.1278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivation lexicale et variations d'actance : Petits arrangements avec la syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 95 (1), pp.15-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements et clonages de voyelles en motlav: Entre phonologie et morphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 94 (1), pp.437 - 486. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/bsl.94.1.2002485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoSem: A database of polysemous cognate sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dehouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siva Kalyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Computational Approaches to Historical Language Change (LChange'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore (SG), Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des ressources électroniques interconnectées : Lexica, les dictionnaires de la collection Pangloss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France. pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01557348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coding of (in)definiteness in northern Vanuatu: Anaphora, specificity, topicality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Austronesian and Papuan Languages and Linguistics (APLL8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01481789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation des traditions musicales au Vanuatu : Création et vie des archives à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès Asie et Pacifique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques du Vanuatu. Fêtes et Mystères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques du Vanuatu. Fêtes et mystères.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel shifting and cloning in Motlav: historical explanation vs. formal description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.49-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben en français oral, l'énonciateur (dés)engagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mwotlap – French – English cultural dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teanu dictionary (Solomon Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2021, Dictionaria, Martin Haspelmath, Barbara Stiebels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03501928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du teanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du mwotlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Atlas of French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter Mouton; Université de la Polynésie française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2562 p., 2015, 978-3-11-026035-9. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110260359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Languages of Vanuatu: Unity and Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre François; Sébastien Lacrampe; Michael Franjieh; Stefan Schnell. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asia Pacific Linguistics Open Access</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2015, Studies in the Languages of Island Melanesia, Alexandre François, 9781922185235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01186004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music of Vanuatu : Celebrations and mysteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des Cultures du Monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.128, 2013, Inédit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874941v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Araki–English–French dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sémantique du Prédicat en Mwotlap (Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, pp.408, 2003, 978-1922185235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araki : A disappearing language of Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Australian National University, 522, 2002, Pacific Linguistics, 9780858834934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation in Dorig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matti Miestamo; Ljuba Veselinova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Negation in the world's languages III. Papunesia, Australia, and the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-128, 2026, Research on Comparative Grammar, 978-3-96110-554-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04383387v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-verbal predicates in Oceanic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pier Marco Bertinetto; Luca Ciucci; Denis Creissels. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-verbal predication in the world’s languages: A typological survey. Africa, Austronesia, Papunesia, Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeGruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1023-1066, 2026, Comparative Handbooks of Linguistics, 9783112209677. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783112209677-029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04383439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit apprehensions, implicit instructions: An indirect speech act in the grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Vuillermet; Eva Schultze-Berndt; Martina Faller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprehensional constructions in a cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Studies in Diversity Linguistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04383353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subgrouping: Trees vs. waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siva Kalyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bowern, Claire; Evans, Bethwyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Historical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Routledge Handbooks in Linguistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04383480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit apprehensions, implicit instructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Vuillermet; Eva Schultze-Berndt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A typology of apprehensives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, In press, Studies in Diversity Linguistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory words in northern Vanuatu: Langue vs. parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Łukasz Jedrzejowski; Przemysław Staniewski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Linguistics of Olfaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 131, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-304, 2021, Typological Studies in Language, 9789027208408. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tsl.131.10fra⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for conversational questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aimée Lahaussois; Marine Vuillermet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodological Tools for Linguistic Description and Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, , pp.155-196, 2019, Language Documentation &amp; Conservation Special Publications, 978-0-9973295-5-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of island treasures: Language documentation in the Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bradley McDonnell; Andrea L. Berez-Kroeker; Gary Holton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflections on Language Documentation, 20 Years after Himmelmann 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.276-294, 2018, Language Documentation &amp; Conservation Special Publication, 978-0-9973295-3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeing the Comparative Method from the tree model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siva Kalyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ritsuko Kikusawa &amp; Lawrence Reid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Let's talk about trees: Genetic relationships of languages and their phylogenic representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 98, , pp.59-89, 2018, Senri Ethnological Studies, 9784906962617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode comparative et chaînages linguistiques : Pour un modèle diffusionniste en généalogie des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Léo Léonard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion : implantation, affinités, convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIV, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-82, 2017, Mémoires de la Société de Linguistique de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ins and outs of 'up' and 'down': Disentangling the nine geocentric space systems of Torres and Banks languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre François; Sébastien Lacrampe; Michael Franjieh; Stefan Schnell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Languages of Vanuatu: Unity and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Linguistics Open Access</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-195, 2015, Studies in the Languages of Island Melanesia, 9781922185235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01186010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The exceptional linguistic density of Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Franjieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre François; Sébastien Lacrampe; Michael Franjieh; Stefan Schnell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Languages of Vanuatu: Unity and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Asia-Pacific Linguistics Open Access, pp.1-21, 2015, Studies in the Languages of Island Melanesia, 9781922185235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01186007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature terms in northern Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Koptjevskaja-Tamm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Linguistics of Temperature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.832-857, 2015, Typological Studies in Language, 9789027206886. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/tsl.107.28fra⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees, Waves and Linkages: Models of Language Diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bowern, Claire; Evans, Bethwyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Historical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.161-189, 2014, 978-0-41552-789-7. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315794013.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptive linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Ponsonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jon R. McGee; Richard L. Warms. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory in Social and Cultural Anthropology: An Encyclopedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, SAGE, pp.184-187, 2013, 978-1412999632. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781452276311.n61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadows of bygone lives: The histories of spiritual words in northern Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Mailhammer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexical and structural etymology: Beyond word histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DeGruyter Mouton, pp.185-244, 2013, Studies in Language Change, 978-1614510598. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9781614510581.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des valeurs en héritage: Les isomorphismes sémantiques et la reconstruction des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Injoo Choi-Jonin, Marc Duval &amp; Olivier Soutet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologie et comparatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain: Peeters, pp.129-145, 2010, Orbis-Supplementa 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic demotion and clause dependency: On two atypical subordinating strategies in Lo Toga and Hiw (Torres, Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Bril. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clause hierarchy and Clause linking: The Syntax and Pragmatics interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.499 - 548, 2010, 9789027205889. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.121.16fra⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The languages of Vanikoro: Three lexicons and one grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bethwyn Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovering history through language: Papers in honour of Malcolm Ross</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canberra: Australian National University, pp.103-126, 2009, Pacific Linguistics 605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal aspect and personal pronouns: The history of aorist markers in north Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Pawley &amp; Alexander Adelaar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austronesian historical linguistics and culture history: A festschrift for Bob Blust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canberra: Australian National University, pp.179-195, 2009, Pacific Linguistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mystère des langues, magie des légendes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Salomon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mystère Lapérouse ou le rêve inachevé d’un roi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Conti, pp.230 - 233, 2008, 9782351030127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic maps and the typology of colexification: Intertwining polysemous networks across languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Vanhove. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Polysemy to Semantic change: Towards a Typology of Lexical Semantic Associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, pp.163-215, 2008, Studies in Language Companion Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noun articles in Torres and Banks languages : Conservation and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeff Siegel, John Lynch and Diana Eades (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Description and Linguistic Applications: Studies in Memory of Terry Crowley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New York: John Benjamins, 15p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des prédicats non verbaux dans quelques langues océaniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques François et Irmtraud Behr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les constituants prédicatifs et la diversité des langues: Actes de la Journée de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain: Peeters, pp.179-197, 2005, Mémoires de la Société de Linguistique de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serial verb constructions in Mwotlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R.M.W. Dixon &amp; Alexandra Aikhenvald (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serial Verb Constructions: A cross-linguistic typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford: Oxford University Press, pp.223-238, 2005, Explorations in Linguistic Typology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chains of freedom: Constraints and creativity in the macro-verb strategies of Mwotlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Bril et F. Ozanne-Rivierre (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex predicates in Oceanic languages: Studies in the dynamics of binding and boundness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berlin: Mouton de Gruyter, pp.107-143, 2004, Empirical Approaches to Language Typology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mwotlap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilio Bonvini &amp; Alain Peyraube (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 3 of Encyclopédie des Sciences du Langage -- Sylvain Auroux (ed.), Presses Universitaires de France, Paris., 8p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music of Vanuatu : Celebrations and mysteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Stern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://www.maisondesculturesdumonde.org/sites/default/files/albums/booklet260147.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic demotion and clause dependency: On two atypical subordinating strategies in Lo Toga and Hiw (Torres, Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de structures et liberté dans l'organisation du discours. Une description du mwotlap, langue océanienne du Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris-Sorbonne - Paris IV, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00136463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures et dynamiques des systèmes linguistiques: Documentation, description, comparaison des langues océaniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Institut National des Langues et Civilisations Orientales (INALCO), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02004673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding language genealogy: Alternatives to the tree model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siva Kalyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammarström</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7124,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88B7422D"/>
+    <w:nsid w:val="2D3BCF4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7355,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1947-0806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061624403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/94980622" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066596661" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alex.francois.online.fr/AFpub_articles_f.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alex.francois.online.fr/AFpub_articles_e.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bessis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24397/pangloss-0007508" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144863v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.423" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krau&#223;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15026/0002000018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2022.0017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092510v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfs-2021-2041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teliki Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Lono" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emele Mamuli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspa Niu Maketi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885644v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara R. Arauna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bergstedt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Choin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendoza-Revilla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Harmant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.08.055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-968X.12168" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siva Kalyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.18019.kal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967335v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hammarstr&#246;m" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.00005.kal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.41.2.03fra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Koch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mailhammer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Blust" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bowern" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Daniels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.31.2.04koc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Michailovsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mazaudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1349/PS1.1537-0852.A.418" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijsl-2012-0022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2011.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.1.2.03fra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0952675710000205" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422314v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flang.1999.1278" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/bsl.94.1.2002485" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kletz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Pastor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Stern" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120553v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Charpentier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alex.francois.free.fr/AF-LAFP_e.htm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110260359" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacrampe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franjieh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schnell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/1885/14819" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874941v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alex.francois.free.fr/AF-Vanuatu-cd_f.htm" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383387v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/497" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383439v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/isbn/9783112209677/html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112209677-029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383353v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/series/sidl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383480v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbooks-in-Linguistics/book-series/RHIL" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092513v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/tsl.131" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.131.10fra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10559" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186010v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/tsl.107/main" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.107.28fra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874726v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315794013.ch6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Ponsonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781452276311.n61" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614510581.185" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.121.16fra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526845v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135828v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135826v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135834v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136306v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525547v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00136463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02004673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967333v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-francois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1947-0806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061624403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/94980622" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=csH004gAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000066596661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alex.francois.online.fr/AFpub_articles_f.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alex.francois.online.fr/AFpub_articles_e.htm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bessis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24397/pangloss-0007508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144863v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.423" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krau&#223;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15026/0002000018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092520v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2022.0017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092510v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zfs-2021-2041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teliki Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Lono" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emele Mamuli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspa Niu Maketi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885644v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara R. Arauna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bergstedt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Choin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendoza-Revilla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Harmant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.08.055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-968X.12168" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siva Kalyan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.18019.kal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967335v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hammarstr&#246;m" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.00005.kal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.41.2.03fra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382593v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Koch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mailhammer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Blust" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bowern" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Daniels" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dia.31.2.04koc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Michailovsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mazaudon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1349/PS1.1537-0852.A.418" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijsl-2012-0022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2011.0009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jhl.1.2.03fra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0952675710000205" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flang.1999.1278" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135830v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/bsl.94.1.2002485" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kletz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Pastor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557348v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Stern" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501928v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720094v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120553v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Charpentier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alex.francois.free.fr/AF-LAFP_e.htm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110260359" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186004v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacrampe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franjieh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schnell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/1885/14819" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874941v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alex.francois.free.fr/AF-Vanuatu-cd_f.htm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422320v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383387v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/497" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383439v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/isbn/9783112209677/html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112209677-029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/series/sidl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383480v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbooks-in-Linguistics/book-series/RHIL" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092513v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967331v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/tsl.131" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.131.10fra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061237v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967332v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692136v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10559" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186010v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249249v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/tsl.107/main" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.107.28fra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874726v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315794013.ch6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Ponsonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781452276311.n61" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614510581.185" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525552v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.121.16fra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422318v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526845v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135828v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135833v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136306v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871879v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00136463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02004673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>