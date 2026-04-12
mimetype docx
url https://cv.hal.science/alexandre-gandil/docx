--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -648,51 +648,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinois sans frontières, Tome 3, niveaux B1-B2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 978-626-366-692-4</w:t>
+              <w:t xml:space="preserve">, 2024, 9786263666924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1046,288 +1046,421 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04067550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Son (2)</w:t>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DÉCRIPT Séance 3 de l'axe Indo-Pacifique : Xi Jinping’s Vision of the International Order: Unpacking China’s Global Initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Dian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Menegazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gandil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les diasporas comme cibles et relais des récits civilisationnels : les cas chinois et indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Verniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉCRIPT Séance 1 de l'axe Indo-Pacifique : « Civilisation chinoise » et « valeurs asiatiques » : perspectives critiques et regards pluridisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ciaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1395,51 +1528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F51E8081"/>
+    <w:nsid w:val="AA44BC5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1626,51 +1759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-gandil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5762-0655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04712475v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gandil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3601-10126-kinmen-un-archipel-entre-taiwan-et-la-chine.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05067498v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/spc-17461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y7t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571572v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.030.0263" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lin-Zucker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Kuan-Hsiung Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mengin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04067550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IEPP0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529640v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Verniers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciaudo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castets" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-gandil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5762-0655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04712475v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gandil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3601-10126-kinmen-un-archipel-entre-taiwan-et-la-chine.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05067498v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/spc-17461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y7t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571572v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.030.0263" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lin-Zucker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Kuan-Hsiung Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mengin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04067550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IEPP0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Chu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Menegazzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Verniers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciaudo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castets" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>