--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-5762-0655</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">268727740</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,100 +179,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinmen, un archipel entre Taiwan et la Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gandil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 396 p., 2024, 9782384091980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -261,336 +282,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux abandonnés et fabrique de la mémoire : Sur les traces du Centre de documentation sur la guerre psychologique à Kinmen (Taiwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés politiques comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64, pp.145-170. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/spc-17461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louzon, Victor. 2023. L’étreinte de la patrie. Décolonisation, sortie de guerre et violence à Taiwan, 1947. Paris: Éditions de l’EHESS.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Louzon, Victor. 2023. L’étreinte de la patrie. Décolonisation, sortie de guerre et violence à Taiwan, 1947. Paris : Éditions de l’EHESS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Hong Kong in the 2020s: Reset amidst Challenges, 137, pp.85-86. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, Hong Kong in the 2020s : Reset amidst Challenges, 137, pp.85-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11y7t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une épistémologie de la « question taiwanaise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés politiques comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faible implication française dans le détroit de Taïwan : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (2018/1), pp.263 - 271. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdm.030.0263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -600,197 +621,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La piété filiale et le confucianisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinois sans frontières, Tome 3, niveaux B1-B2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9786263666924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération marine en mer de Chine méridionale vue de Taïwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dustin Kuan-Hsiung Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Fau; Benoît De Tréglodé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mers d'Asie du Sud-Est. Coopérations, intégration et sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.323 - 337, 2018, 9782271118264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -800,166 +821,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the median line: reassessing Kinmen's geostrategic significance, past and present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élections présidentielle et législatives du 13 janvier 2024 à Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -969,233 +990,321 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La République de Chine (hors Taiwan) : construction et territorialisation du politique à travers le détroit de Formose vues depuis Kinmen (Quemoy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Institut d'études politiques de Paris - Science Po, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022IEPP0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04067550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (1)</w:t>
+        <w:t xml:space="preserve">Vidéo (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DÉCRIPT Séance 4 de l'axe Indo-Pacifique : Civilisation et nationalismes en Inde : perspectives diachroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gandil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaffrelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DÉCRIPT Séance 3 de l'axe Indo-Pacifique : Xi Jinping’s Vision of the International Order: Unpacking China’s Global Initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinan Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Dian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Menegazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1205,262 +1314,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diasporas comme cibles et relais des récits civilisationnels : les cas chinois et indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Verniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉCRIPT Séance 1 de l'axe Indo-Pacifique : « Civilisation chinoise » et « valeurs asiatiques » : perspectives critiques et regards pluridisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ciaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1528,51 +1637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA44BC5A"/>
+    <w:nsid w:val="86868C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1759,51 +1868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-gandil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5762-0655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04712475v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gandil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3601-10126-kinmen-un-archipel-entre-taiwan-et-la-chine.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05067498v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/spc-17461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y7t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571572v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.030.0263" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lin-Zucker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Kuan-Hsiung Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mengin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04067550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IEPP0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Chu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Menegazzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Verniers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciaudo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castets" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-gandil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5762-0655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268727740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04712475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gandil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3601-10126-kinmen-un-archipel-entre-taiwan-et-la-chine.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05067498v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/spc-17461" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y7t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.030.0263" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lin-Zucker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Kuan-Hsiung Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mengin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04067550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IEPP0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaffrelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Chu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Menegazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Verniers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doyon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciaudo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>