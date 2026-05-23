--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1637,51 +1637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86868C46"/>
+    <w:nsid w:val="0B28BB38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>