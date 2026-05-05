--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -1549,51 +1549,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise reversal effect: Cost of generating new schemas</w:t>
+                <w:t xml:space="preserve">Physiological investigation of cognitive load in real-life train travelers during information processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Armougum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gaston-Bellegarde</w:t>
@@ -1611,106 +1611,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joie-La Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 111, pp.106406. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.103180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2020.106406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2020.103180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025071v1</w:t>
+                <w:t xml:space="preserve">hal-04025099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological investigation of cognitive load in real-life train travelers during information processing</w:t>
+                <w:t xml:space="preserve">Expertise reversal effect: Cost of generating new schemas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Armougum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gaston-Bellegarde</w:t>
@@ -1728,216 +1728,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joie-La Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 89, pp.103180. </w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111, pp.106406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2020.103180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2020.106406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025099v1</w:t>
+                <w:t xml:space="preserve">hal-04025071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young and Older Adults Benefit From Sleep, but Not From Active Wakefulness for Memory Consolidation of What-Where-When Naturalistic Events</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentina La Corte</w:t>
+                <w:t xml:space="preserve">Virtual reality: A new method to investigate cognitive load during navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Armougum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hubert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaston-Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joie-La Marle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11, </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.101338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2019.101338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025197v1</w:t>
+                <w:t xml:space="preserve">hal-04025192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young and Older Adults Benefit From Sleep, but Not From Active Wakefulness for Memory Consolidation of What-Where-When Naturalistic Events</w:t>
               </w:r>
@@ -1949,389 +1945,393 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouloud Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11, pp.58. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+              <w:t xml:space="preserve">, 2019, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086915v1</w:t>
+                <w:t xml:space="preserve">hal-04025197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality: A new method to investigate cognitive load during navigation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Young and Older Adults Benefit From Sleep, but Not From Active Wakefulness for Memory Consolidation of What-Where-When Naturalistic Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouloud Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaston-Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2019.101338⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03487259v1</w:t>
+                <w:t xml:space="preserve">hal-02086915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reality: A new method to investigate cognitive load during navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Armougum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gaston-Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joie-La Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Piolino</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 65, pp.101338. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+              <w:t xml:space="preserve">, 2019, 65, pp.101338 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvp.2019.101338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025192v1</w:t>
+                <w:t xml:space="preserve">hal-03487259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2727,51 +2727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05485531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Nina Maurisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nouvel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Orriols" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellegarde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073x.2025.2485620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2025.2485620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Flore Msika" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Roger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ehrl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaf075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296823v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2024.2357362" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lenormand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mentec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76944-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Penaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43823-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314404v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lucarini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alouit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Coq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Savatte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-05347-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04224916v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Girardeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ledru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blond&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sperduti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37996-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.882165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouloud Abichou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina La Corte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.2006717" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103097" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025071v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armougum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joie-La Marle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piolino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106406" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103180" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00058" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orriols" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2019.101338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05485531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Nina Maurisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nouvel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Orriols" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellegarde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073x.2025.2485620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2025.2485620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296815v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Flore Msika" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Roger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ehrl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaf075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296823v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2024.2357362" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lenormand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mentec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76944-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Penaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43823-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314404v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lucarini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alouit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Coq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Savatte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-05347-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04224916v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Girardeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ledru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blond&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sperduti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37996-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.882165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouloud Abichou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina La Corte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.2006717" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103097" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armougum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaston-Bellegarde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joie-La Marle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piolino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025071v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106406" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orriols" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2019.101338" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00058" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>