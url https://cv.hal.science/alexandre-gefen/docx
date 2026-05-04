--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -507,1764 +507,1764 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’écrivain national par temps de mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Panaïté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Ruhe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 465, 2025, 978-90-04-69904-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Routledge Companion to Biofiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boldrini Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lackey Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cernat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 9781032526171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cernat</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025, 9781032526171</w:t>
+                <w:t xml:space="preserve">hal-05536823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde selon l’IA. Explorer les espaces latents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Ackerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Somaini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JBE Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-36568-107-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Monde selon l'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oana Panaïté</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Somaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Brill, 465, 2025, 978-90-04-69904-5</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Viewing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ada Ackerman; Alexandre Gefen; Antonio Somaini; Pia Viewing. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JBE Books; Jeu de Paume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.304, 2025, 978-2-36568-107-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le monde selon l’IA. Explorer les espaces latents</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inculte : pratiques éditoriales, gestes collectifs et inflexions esthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ada Ackerman</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...23 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demanze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.9838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ada Ackerman</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créativités artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses du réel, 2023, 978-2-37896-262-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions, pp.384, 2023, Hors collection, 978-2-271-14932-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre avec ChatGPT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions de l'Observatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Essais, 979-10-329-2976-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04114818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature est une affaire politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Observatoire, 2022, 979-10-329-2279-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Idée de littérature. De l’art pour l’art aux écritures d’intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-7143-1254-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03178101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Best-sellers. L'industrie du succès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bessard-Banquy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Somaini</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2021, 9782200629328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature, une infographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, pp.304, 2025, 978-2-36568-107-0</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. , 2021, 9782271138569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires de la non-fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BRILL, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004439313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Inculte : pratiques éditoriales, gestes collectifs et inflexions esthétiques</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La non-fiction, un genre mondial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Adler</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Daros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Demanze</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Prstojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir des liens faibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions, 2020, 9782271126221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages de Nicolas Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bessard-Banquy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabula-Colloques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Essais, 979-10-329-2976-6</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réparer le monde. La littérature française face au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corti, 2017, 978-2-7143-1191-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">L'Observatoire, 2022, 979-10-329-2279-8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts et émotions. Un dictionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Talon-Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Astrée. Deuxième partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Giavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions. , 2021, 9782271138569</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Greiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré d' Urfé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Denis. H. Champion, 32, pp.720, 2016, Champion Classiques Littératures, 978-2-7453-3085-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-7143-1254-9</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des chiffres et des lettres. Les Humanités Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gefen, Alexandre. 819, 2015, Critique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 2021, 9782200629328</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naturalisation de l'esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gefen, Alexandre. 15, 2015, Nouvelle Revue d'Esthétique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...660 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624107v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01624111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vies imaginaires de la littérature française. Une anthologie</w:t>
               </w:r>
@@ -3588,17559 +3588,17964 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (97)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (103)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ce que l’intelligence artificielle change à l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anotnio Somaini et Ada Ackerman et Alexandre Gefen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde selon l’IA. Explorer les espaces latents, catalogue de l’exposition du Jeu de Paume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JBE books, 2025, 978-2-36568-107-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction critique des représentations du hasard à l’heure de la dataification du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demanze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Theval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le hasard en littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Giavitto et Pierre Saint-Germier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Art au temps de l’IA. Générer, critiquer, créer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Pompidou, 2025, 978-2-38654-016-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraintes médiatiques et créativité biographique en régime numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Bara, Marceau Levin et Marie-Ève Thérenty. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique des récits de vie. Circulation des biographèmes de Vapereau à Wikipédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025, Media19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tournant affectif des études littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’empathie à l’épreuve dans les arts et les littératures de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Szeged Humanities Press, pp.21-35, 2025, Litterae Humaniores, 978-963-688-051-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14232/lh.2025.1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confesser un échec : valorisation sociale de la résilience et expérience intime du trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers autrui / vers soi : les avatars contemporains de la pratique confessionnelle, Écrire sa confession en France de la Renaissance à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabula, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.14909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">French biofiction in the XXI century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucia Boldrini; Laura Cernat; Alexandre Gefen; Michael Lackey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Companion to Biofiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2025, 9781032526171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003407515-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écrivain national par temps de mondialisation, introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Panaïté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Ruhe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Gefen; Oana Panïate; Cornelia Ruhe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’écrivain national par temps de mondialisation / The National Writer in a Global Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-14, 2025, Faux titre, 978-90-04-69904-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004724266_002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit de soi et ses contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiducia (I). Crédibilité, confiance, crédit dans les récits de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabula, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.12282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literature as a form of care? From therapeutic narratives to the literature of care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literature and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.345-356, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009300070.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1980 to the Present: Chance in the Age of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demanze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Saemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Demanze</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Théval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Duprat, Fiona McIntosh Varjabédian, Anne-Gaëlle Weber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures of Chance I : Chance in Literature and the Arts (16th–21st Centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.391-420, 2024, 9781032358635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003329053-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Naturalisation de la théorie littéraire et tournant empirique de la critique . ’épistémologie des études littéraires cognitives en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorations cognitivistes de la théorie et la fiction littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.17-39, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.mistr.2023.01.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baron noir : ordinaire de la politique et politique de l’ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Laugier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les séries. Laboratoires d’éveil politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-60, 2023, 9782271137906</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarités posthumanistes. Les imaginaires politiques et éthiques de l’intelligence artificielle de Battlestar Galactica à Raised By Wolves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les récits du posthumain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.201-212, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.144958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réparation au prisme des débats sur l’universel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reparation, Restitution, and the Politics of Memory / Réparation, restitution et les politiques de la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.217-224, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110799514-012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articuler sciences de la nature et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lahire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Gefen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un monde commun. Les savoirs des humanités et des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, 2023, 9782271147530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The epistemological and ideological stakes of literary Darwinism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Thinking Across Disciplines. Problems and Perspectives in Generalized Darwinism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 478, Springer International Publishing, pp.77-102, 2023, Synthese Library, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33358-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire face à Alzheimer : pathologies mémorielles et thérapie narrative dans la littérature française contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roberto Mario Danese, Margareth Amatulli, Riccardo Donati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amnesie d’autore. Un secolo di parole e immagini per raccontare i disturbi della memoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9788829017775</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Les écrivains et la politique : je t’aime, je te hais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature est une affaire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Observatoire, 2022, 979-10-329-2279-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tournant empirique des études littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paradigmes en littérature la littérature comme paradigme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXIII, ACTA ROMANICA, pp.11-24, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Care et résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le care au coeur de la pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.177-190, 2022, Bioéthique critique, 978-2-7637-5635-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv2j6xq2r.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03913814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface au recueil en ligne &amp;quot;Livres de voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Leichter-Flack; Alexandre Gefen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livres de voix. Narrations pluralistes et démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la biofiction à l'exofiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gelz, Andreas &amp; Wehr, Christian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofictions ou la vie mise en scène. Perspectives intermédiales et comparées dans la Romania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter Narr Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lendemains, 978-3-8233-8376-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781009300070.024⟩</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">24 heures chrono : une tragédie à l’heure des news networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Allouche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 heures chrono, naissance du genre sécuritaire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Librairie Philosophique Joseph Vrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53984/philoseries04906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1980 to the Present: Chance in the Age of Data</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les théories écologiques de la littérature : de l’écopoétique à la biocritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sara Buekens; Pierre Schoentjes; Riccardo Barontini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'horizon écologique des fictions contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Romanica Gandensia, 978-9070489342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03913983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature peut-elle consoler du monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Demanze</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens-Dessous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° 30 (2), pp.113-117, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdes.030.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ernaux, politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul-Louis Fort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annie Ernaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Herne, pp.275-279., 2022, Cahiers de l'Herne, 9791031903538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrivains peuvent-ils changer le monde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Héloise Lhérété. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment la littérature peut changer nos vies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782361067229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur les enquêtes, préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Gefen et Guillaume Métayer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquête sur les enquêtes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabula, colloques, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03913759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souci d’autrui, soin, écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Oberhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Nachtergael</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Gefen et Andrea Oberhuber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une littérature du care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabula, colloques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03913779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratisation de l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Bessard-Banquy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Splendeurs et misères de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.421-439, 2022, 9782200633073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.bessa.2022.01.0421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echenoz biographe du vide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Berthomieu, F. Leca-Mercier et F. Rullier-Theuret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Echenoz : la fiction, La langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Jean Echenoz, la fiction, la langue, 9782745357748</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à Diana Mistreanu, Andreï Makine et la cognition humaine. Pour une transbiographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andreï Makine et la cognition humaine. Pour une transbiographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9791037013200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à L'Idée de littérature. De l’art pour l’art aux écritures d’intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Idée de littérature. De l’art pour l’art aux écritures d’intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, José Corti, 2021, 978-2-7143-1243-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bâtir entre les lignes Les solidarités nouvelles de l'écrivain et du lecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il lettore per amico. Strategie di complicità nella scrittura di finzione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ledizioni, 2021, ISBN 9788855265911</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03913092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pouvoir des liens faibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir des liens faibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2020, 2271126223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Gefen; Sandra Laugier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir des liens faibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Baron noir : ordinaire de la politique et politique de l’ordinaire</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AI for Digital Humanities and Computational Social Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Les séries. Laboratoires d’éveil politique</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saint-Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Braunschweig; Malik Ghallab. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflections on AI for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires de la non-fiction - préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires de la non-fiction: Cartographie d’un genre émergent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthétique et passions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gloria Origgi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forest et les injonctions paradoxales du récit de deuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Foglia, Catherine Mayaux, Anne-Gaëlle Saliot et Laurent Zimmermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe Forest, Une vie à écrire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, 2018, 9782072755446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forest et les injonctions paradoxales du récit de deuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Foglia, Catherine Mayaux, Anne-Gaëlle Saliot et Laurent Zimmermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe Forest, Une vie à écrire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, 2018, Les Cahiers de la NRF, 9782072755446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02433910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Empirical Turn of Literary Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicoletta Pireddu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reframing Critical, Literary, and Cultural Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan, Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-135, 2018, 978-3-319-89990-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le big data en littérature et en art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Godet, Elsa and Bouzeghous, Mokrane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Big Data à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeune homme et la mort : Barthes et la création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zorica, Maja Vukušić and Ivić, Nenad. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roland Barthes - Création, émotion, jouissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.61--70, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">29 contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Talon-Hugon, Carole. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des théoriciens de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde n'existe pas : le “nouveau réalisme” de la littérature française contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Majorano, Matteo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'incoerenza creativa nella narrativa francese contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quodlibet Studio, pp.115--125, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction est-elle un instrument d'adaptation ? L'interprétation des textes littéraires par la psychologie évolutionniste en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavocat, Françoise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interprétation littéraire et sciences cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours à la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et Frédéric Worms, Marie Gil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre hors le livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillet, Anaïs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier du Laboratoire NT2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NT2</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature sans la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jourde, Jourde and Bessard-Banqui, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eric Chevillard dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux identitaires et aventures métatextuelles dans l'ø euvre de Jean-Benoît Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Rabat and Lecoeur, Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes de Jean-Benoit Puech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émotion dans la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavocat, Françoise and Courtet, Catherine and Besson, Mireille and Viala, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps en scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une création littéraire collective ? L'écriture par statuts sur Facebook et Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavaud-Forest, Sophie and Saemmer, Alexandra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-Formes 3. Les frontières de l'œuvre numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'université de Saint-Etienne, pp.39--48, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les problèmes rencontrés par un chercheur en Humanités Numériques, un entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Latil, Alexandra Bensamoun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriété littéraire et artistique et humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.13--20, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux identitaires et aventures métatextuelles dans l'ø euvre de Jean-Benoît Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lacroix, M and Glinoer, et A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romans à clés : Les ambivalences du réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Liège, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature peut-elle devenir une thérapeutique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fanny Rinck, Valéria Milewski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récits de soi devant la maladie grave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.135--142, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de Pierre Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Michon, la lettre et son ombre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.375--390, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Revue Blanche, programme et modèle revuiste au seuil du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stafford, Andy and Forsdick, Charles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue : The Twentieth-Century Periodical in French</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.47--56, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction est-elle un instrument d'adaptation ? (L'interprétation des textes littéraires par la psychologie évolutionniste en question)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jouve, V. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux regards sur le texte littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Reims, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longueurs du XXe siècle. Du “ roman-fleuve ” au roman contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samoyault, Tiphaine and Gefen, Alexandre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Taille des romans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Retours au récit” : Paul Ricoeur et la théorie littéraire contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'héritage culturel de Paul Ricø eur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabula-Colloques, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie du droit et théorie littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.-M. Luciani, C.Grall. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires juridiques et poétiques littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un syndrome confuso-onirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Heck, Maryline and Guidée, Raphaëlle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Herne, pp.105--111, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“D'autres vies que la mienne” : roman contemporain et théorie du care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gefen, Alexandre and Vouilloux, Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empathie et esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un siècle de mathématiques, la biographie et ses marges au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rossellini, Michèle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages des vies : le biographique hier et aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Mirail, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives disciplinaires : sensibilité, imagination, éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Bouju; Alexandre Gefen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'émotion, puissance de la littérature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, Presses Universitaires de Bordeaux, pp.1-12, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrivains contre Plutarque : détournements, critiques et récritures des Vies parallèles aux XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Payen, Olivier Guerrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plutarque de l’âge classique au xIXe siècle. Présences, interférences et dynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Million, pp.337--349, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature contemporaine face au numérique : assimilation, résistance ou reconversion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bessard-Banquy, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mutations de la lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La Muse est morte, ou la faveur pour elle”. Brève histoire des discours sur la mort de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Demanze, Laurent and Viart, Dominque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fins de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.37--49, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage des mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavocat, Françoise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Théorie littéraire des mondes possibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.51-60, 2023, 9782271137906</w:t>
+              <w:t xml:space="preserve">, pp.293-306, 2010, 978-2-271-06967-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisme de François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vray, Jean-Bernard and Viart, Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">François Bon, éclats de réalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, pp.93--104, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique est-elle un récit ? Le récit une éthique ? Retour sur la querelle du narrativisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les moralistes modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabula-colloques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature rêvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mitsumasa, Wada and Anselmo, Marielle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire le rêve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'université Seinan-Gakuin, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole déléguée ou la solidarité par énonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rabaté, Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En quel nom parler ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modernités, Presses universitaires de Bordeaux, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33358-3_5⟩</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conflits d'autorité textuelle : éléments d'histoire et typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouju, Emmanuel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Autorité en littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.149--160, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.40513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hagiographie, un genre contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Séguy, Mireille and Koble, Nathalie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passé présent. Le Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Rue d'Ulm, pp.55--66, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsulm.98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Romanica Gandensia, 978-9070489342</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographie , Vies , Biographèmes , Deuil (récit littéraire du) , Morts (dialogue des morts) , Morts illustres (genre littéraire) , Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Folco, Philippe Di. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dictionnaire de la mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larousse, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Du défaut de méthode dans les sciences” : la satire des savoirs dans Bouvard et Pécuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saïdah, Jean-Pierre and Duval, Sophie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mauvais genre: la satire littéraire moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.195--203, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Herne, pp.275-279., 2022, Cahiers de l'Herne, 9791031903538</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biographie contre le roman : les réemplois réalistes et naturalistes de l'écriture biographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reffait, Christophe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesque et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encrage Université, pp.31--54, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'Observatoire, 2022, 979-10-329-2279-8</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Parlant de lui, c'est de moi que je parle.” Privatisation identitaire et empathie mémorielle dans la fiction biographique contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Madelénat, Daniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biographie et intimité des Lumières à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.231--240, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, XXXIII, ACTA ROMANICA, pp.11-24, 2022</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trains de vie : cycle et collections biographiques dans les années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Besson, d'Anne and Pradeau, Christophe and Ferré, Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle et collection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.153--164, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibilité, lisibilité, unité : L'Astrée face à la théorie littéraire moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis, Delphine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire « L’Astrée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris-Sorbonne, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, , 2022</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compassion et réflexivité : les enjeux éthiques de l'ironie romanesque contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hégémonie de l'ironie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabula-Colloques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Biofictions ou la vie mise en scène. Perspectives intermédiales et comparées dans la Romania</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adieu aux exemples. Sérendipité et inexemplarité dans la littérature moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouju, Emmanuel and Gefen, Alexandre and et Marielle Mac, Guiomar Hautcø eur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et exemplarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249--262, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.39465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">24 heures chrono, naissance du genre sécuritaire ?</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Soi-même comme un autre” : présupposés et significations du recours à la fiction biographique dans la littérature française contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montluçon, Anne-Marie and Ferraro-Combe, Brigitte and Salha, Agathe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions biographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Mirail, pp.55--75, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophies de Marcel Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berg, Christian and Gefen, Alexandre and Lhermitte, Agnès and Jutrin, Monique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retours à Marcel Schwob : d’un siècle à l’autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17--28, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.39112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature selon Larbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Lioure, Stéphane Chaudier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langages de Larbaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.347--359, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi bon ? Les pouvoirs de la littérature selon Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ponzio, d'Augusto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con Roland Barthes : alle sorgenti del senso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.594--604, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Comment la littérature peut changer nos vies</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Schwob et les “silences du récit”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Goldenstein, Jean-Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Blancs du texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Maine, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'aliéner à soi-même : vie imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marcel Schwob : l’homme au masque d’or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Promeneur, 2006, Marcel Schwob : l’homme au masque d’or</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit biographique, à la croisée de l'histoire et de la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écriture de l'histoire: Histoire et fiction dans les littératures modernes (France, Europe, monde arabe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, L'Harmattan, pp.59, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilités de la forme. Voies et détours de l'engagement littéraire contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouju, Emmanuel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'engagement littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75--84, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.30028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Fabula, colloques, 2022</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre des noms : la biofiction dans la littérature française contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanckeman, Bruno and et Marc Dambre, Aline Mura-Brunel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Roman français au tournant du XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305--319, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">Pour une littérature du care</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memento mori : exercice et définition de la littérature dans la Vie de Rancé de Chateaubriand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard-Griffiths, Simone and et Anne Tomiche, Véronique Gély. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecriture de la personne: mélanges offerts à Daniel Madelénat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.271--286, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communauté des morts : les recueils de “Vies”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Langlet, Irène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Recueil littéraire : pratiques et théorie d'une forme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.47--60, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.32013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction thaumaturge : éthique et poétique dans l'ø euvre de Danilo Kiš</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prstojevi, Alexandre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temps de l'Histoire : études sur Danilo Kiš</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.95--109, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Jardin d'Hiver (à propos de La Chambre claire de Roland Barthes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gefen, Alexandre and Macé, Marielle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barthes, au lieu du roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp.159--172, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productivité d'un malentendu théorique : le fragment pascalien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ripoll, Ricard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Écriture fragmentaire : théories et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Perpignan, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chat jaune de l'abbé Séguin ou la question du statut épistémologique de la biographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Audet, René and Gefen, Alexandre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières de la fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu supposé (sur les Vies imaginaires)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vadé, Yves and Berg, Christian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marcel Schwob, d'hier et d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, pp.194--220, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle, biographie : tanquam tabulam naufragii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guissard, Michel and Engel, Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle de langue française aux frontières des autres genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academia Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.520--535, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Schwob et le genre de la vie imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lefrére, Jean-Jacques and Pierssens, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les à-côtés du siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, pp.47--50, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5512 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (130)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (129)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Glory of the Tiny. The Egalitarian Utopia of Biofiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auto/Biography Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (1), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08989575.2025.2478339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Marc Dugain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14san⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08989575.2025.2478339⟩</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l'art augmenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L'IA aux frontières de l'esprit, 2025 (4), pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2504.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire les œuvres de fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 205-206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/149am⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 359, pp.07-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14xxf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au subjonctif des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique d'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ihr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman d’espionnage, introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14sae⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Author's Second Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poetics Today: International Journal for Theory and Analysis of Literature and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (2), pp.301-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/03335372-11092938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophies de l'IA : penser et écrire avec les LLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Huneman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Philosophies de l’IA : penser et écrire avec les LLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que l’intelligence artificielle change à l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 33 (1), pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.033.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires de l'IA - introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belphegor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.5772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11tff⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image artificielle : le Portrait d'Edmond de Belamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Philosophies de l’ia : penser et écrire avec les llm, 81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The time of data. theoretical thinking, statistical thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neohelicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (1), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11059-024-00743-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von der Autonomie zur Beziehung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deutsche Vierteljahrsschrift für Literaturwissenschaft und Geistesgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41245-023-00233-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et justesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fixxion.10416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où en est la théorie littéraire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche littéraire / Literary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (Automne 2022), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b20177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Après la littérature“ ? Anatomie d’un malaise théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (186-187), pp.90-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24053/ldm-2022-0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature, un art très politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de Science, la revue du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03913919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA : pour une histoire culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Français English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/rhc.1204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03913099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. &amp;quot;Sous contrôle&amp;quot;: Fictions et contre-fictions du contrôle social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles études francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/nef.2022.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03913123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refaire monde, introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Juillet-septembre 2022 (347), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsh.695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03914188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Posthumanist Solidarity: The Political and Ethical Imaginations of Artificial Intelligence from Battlestar Galactica to Raised by Wolves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.136--142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/opphil-2020-0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poème comme forme de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, L'IA aux frontières de l'esprit, 2025 (4), pp.55-63. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.2504.0055⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 7, pp.127-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2107.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chloé Chaudet</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarités posthumanistes. Les imaginaires politiques de l'intelligence artificielle dans les séries télévisées contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.198--204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.084.0198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de l’universel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felwine Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7-8, pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2107.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disparue. Sur Christine Détrez, Pour te ressembler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.47--56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2107.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voix vulnérables – à propos de Canoës de Maylis de Kerangal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’écologie à l’écocritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 472, pp.146--150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de la littérature: introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dujin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 476, pp.41--44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2107.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrivains peuvent-ils changer le monde?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.9--9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.321.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une nouvelle économie des liens faibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les amateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°25 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.025.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résilience, vous avez dit résilience ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'insurrection qui vient » : de quelques manières contemporaines de rêver au Grand Soir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publif@rum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15167/1824-7482/pbfrm2020.34.1853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lifshitz, L’Inventaire infini, textes Isabelle Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.157--158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.025.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tournant empiriques des études littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Citton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cescosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Heinich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.118--130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2020.1756641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En phrases ascendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.20--21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politics of Remediation: The Renewed Commitment of Contemporary French Literature. Critical Issues and Societal Debates 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Word and Text, A Journal of Literary Studies and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, X (2020)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Guillaume Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.1722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature peut-elle changer le monde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversation autour d'un vers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.68a--69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi parle la rentrée littéraire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Sandra Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.1748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03083626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature (en confinement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Abécédaire du confinement</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine de la littérature Extension du domaine de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pierre Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.1701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est mon choix...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.48--48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Subrahmanyam (Inde, 1961)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.41b--41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reparar a los lectores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lirico.8905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures et savoirs : Quelles méthodes pour l’histoire culturelle à l’heure du big data ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (230), pp.97-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sem-2018-0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Littérature est-elle morte au vingtième siècle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (3), pp.380-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2018.1501870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Garcia, écrivain total – à propos de Âmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02433847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reparar a los lectores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lirico.8905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02433912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sarraute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.62--64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions &amp;quot;françaises&amp;quot; (avant-propos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Panaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Ruhe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 30, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02433919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions &amp;quot;françaises&amp;quot;, avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Peschanski</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Panaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Ruhe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amartya Sen (Inde, 1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.48--48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écrivez partout » : mai 68 et la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01964549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houellebecq, grand consolateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02433851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthes à l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Roland Barthes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vies minuscules, somme majuscule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.80--80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reviews Les Aveux de la chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du romantisme révolutionnaire en littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02433868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un désir d’obscurité – à propos de Forêt obscure de Nicole Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02433853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ultimes flèches d'un esprit libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.68--68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souriau, quand exister est un art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.63--63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loti, un massacre en chantant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.62--62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Humanités Numériques en 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que peuvent retisser les textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.66--66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sagas Perec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.86--87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“On ne sait jamais rien du sort d’un livre” Théorie et pratique des best-sellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place controversée des émotions dans l'histoire de la critique littéraire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.321--340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/acrh.7321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Barthes, dernières images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.58--59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Projet thérapeutique de la littérature contemporaine française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.420--427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques remarques sur la place de la théorie des émotions dans l'histoire de la critique littéraire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques. Revue électronique du CRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux frontières de l'imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.110--111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le courage du mensonge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.54--55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haine de la littérature ou haine de soi?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanische Studien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (4), pp.101--104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux épistémologiques des humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.61--74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.1296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La naturalisation de l'esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.5--7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site André Breton (entretien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La geste de Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.56--59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard, la corde sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.26--27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opium,«Noire Idole»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.56--56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orange libraire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.38--38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qu'il y a d'ancien dans Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textuel, nouvelle série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman-fleuve français de l'entre deux guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne deviens pas toi-même</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.50--50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions du poète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1019 (Max Jacob)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénarios de la reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.71--80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabula par fabula : une moderne république des lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béranger Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Depretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Escola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Esmein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Jeannelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle Revue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 610, pp.96-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faites vos jeux!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.43--43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kafka contre Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.69--69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux idéologiques des théories évolutionnistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharsis sous pli discret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.79--79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La trahison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.42--42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie et totalitarisme au prisme du quotidien. La symphonie du loup, de Marius Daniel Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.64-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ricoeur, ou les livres intérieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.5--5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust, cent ans de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.60--60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du tweet comme microfiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.29--29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Pauvert”Sade n'est récupérable par personne”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.88--88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertus du décentrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 672</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous faisons de la rhétorique du matin au soir sans le savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.95--95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devenir numérique de la littérature française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implications philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au pluriel du singulier: la fiction biographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.565--575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêves de révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.32--32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Petit Manuel du parfait aventurier de Mac Orlan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi bon la théorie littéraire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.8--8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie,«alliée» ou «adversaire»?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.12--12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvrez ces liens que je ne saurais voir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.71--71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Je est tout le monde et n'importe qui”. Les Microfictions de Régis Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.62--66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le texte des origines: les enquêtes anthropologiques de Gérard Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 359, pp.07-12. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 297, pp.39--48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chloé Chaudet</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La litterature revee (Numero special: 150e Anniversaire des Relations Franco-Japonaises: Traduire le reve)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西南学院大学フランス語フランス文学論集 = Collection de littérature française française de l'Université Seinan Gakuin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53, pp.141--153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les réseaux font à la littérature. Réseaux sociaux, microblogging et création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010-2, pp.155--166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La puissancedu langage inutile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.70--73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma fin est mon commencement : les discours critiques sur la fin de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 174, pp.37--59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage des tableaux à double entrée : stratégies taxinomiques et ambitions épistémologiques de la théorie littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lecture littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (La Case blanche. Théorie littéraire et textes possibles)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire une vie: Genres littéraires et programmes de vérités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 79, pp.187--200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction biographique, essai de définition et de typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.7--24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est avec l'histoire que les enfants jouent récit d'enfance et poétique romanesque, de Valery Larbaud à Louis René des Forets »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.265--274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau support, destin nouveau : Le Grand Cyrus (1649-1653) de Madeleine de Scudéry en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philologie im Netz: Beihefte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.226--243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site Fabula: courte histoire d'un portail universitaire pour la litterature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lermigeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 48 (4), pp.54--56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Philosophies de l’IA : penser et écrire avec les LLM</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie imaginaire et poétique du roman au xixe siècle. La Notice biographique de Louis Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 128, pp.3--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/03335372-11092938⟩</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre et l'anneau : le projet Fabula, ou le rêve d'une communauté scientifique virtuelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 54 (1), pp.381--393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caief.2002.1471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partage des eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabula ou le projet d'un centre de recherche en ligne sur les études littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux Littéraires / La Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac, le désordre du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle Revue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 550, pp.41--62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...8674 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21150,656 +21555,740 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface (Livres de voix. Narrations pluralistes et démocratie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livres de voix. Narrations pluralistes et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector based measure of semantic shifts across different cultural corpora as a proxy to comparative history of ideas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mcclure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADH2017 Proceedings of the 7th Conference of Japanese Association for Digital Humanities“Creating Data through Collaboration”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houellebecq, post-politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.75-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2507.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il faut accepter d’être violent avec la violence. » Entretien avec DOA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14sao⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la littérature comme soft power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...37 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de l’IA à la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Huneman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature, l’universel, le politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livre Blanc sur les Données au CNRS État des Lieux et Pratiques Mission Calcul et données (MiCaDo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bidoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Girou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...179 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21809,130 +22298,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réinvention des genres littéraires à l’ère du numérique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neli Dobreva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Gousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02183022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21942,131 +22431,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on reconnaître un texte issu de l'IA générative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Nécaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId466"/>
+      <w:footerReference w:type="default" r:id="rId476"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22134,51 +22623,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9208D0FA"/>
+    <w:nsid w:val="DD195C9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22365,51 +22854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-gefen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6751-6747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060381736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66680119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116624094" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/57150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cultureia.hypotheses.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boldrini Lucia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lackey Michael" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cernat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Pana&#239;t&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Ruhe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Somaini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-books.com/products/le-monde-selon-lia-avec-le-jeu-de-paume?variant=50750388240730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Viewing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321747v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9838" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04114818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-observatoire.com/content/Vivre_avec_ChatGPT" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Crozet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jose-corti.fr/titres/idee-de-litterature.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bessard-Banquy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004439313" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prstojevic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rabat&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document4260.php" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Talon-Hugon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Greiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavocat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; d' Urf&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624107v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624137v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bri&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douzou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vouilloux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouju" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lhermitte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jutrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bourqui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Audet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537578v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003407515-16" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316058v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12282" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009300070.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Th&#233;val" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gefen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-series/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321806v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.mistr.2023.01.0017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326391v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.144958" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110799514-012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326471v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33358-3_5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913983v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9789070489342" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912754v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.030.0113" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913814v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2j6xq2r.11" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828824v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leichter-Flack" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.narr.digital/book/10.24053/9783823393764" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.vrin.fr/item/gefen_gefen_24_heures_chrono_une_tragedie_a_l_heure_des_news_networks_2021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53984/philoseries04906" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912733v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/comment-la-litterature-peut-changer-nos-vies_fr_829.htm" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913779v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Oberhuber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document8305.php" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912741v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bessa.2022.01.0421" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/gb/champion/12694-book-08535774-9782745357748.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509060v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037013200" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152757v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913092v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043393v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472731v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742085v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083621v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/us/book/9783319899893" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624086v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624077v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624085v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624092v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jeantet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt2.uqam.ca/fr/cahiers-virtuels/article/le-livre-hors-le-livre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624103v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624095v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624110v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624109v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624112v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624117v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624123v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624131v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624132v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Samoyault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624143v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624130v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624145v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01773936v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624151v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624173v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/litterature-linguistique/6264-theorie-des-mondes-possibles-francoise-lavocat.html" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624164v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document1352.php" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624169v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40513" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624174v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsulm.98" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624179v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624180v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624181v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624177v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document1030.php" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624185v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/39465" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39465" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624182v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624183v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624187v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archives-sonores.bpi.fr/index.php?urlaction=doc&amp;amp;id_doc=2449" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624194v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624193v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619503v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624195v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624197v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/1675" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624196v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/30045" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30028" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624207v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624205v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.32013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624203v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624204v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624211v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624217v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edern.be/ftp/COLLOQUES/GODENNE/NOUVELLE_ FRONTIERE_2.pdf#page=518" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624221v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538140v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dugain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14san" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08989575.2025.2478339" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538003v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baroni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gervais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jouve" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149am" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537919v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2504.0055" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538144v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sao" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538162v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14xxf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538090v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sae" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538073v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ihr" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536763v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667223v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03335372-11092938" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711028v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.033.0005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671406v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tff" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667211v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-024-00743-y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536769v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20177" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41245-023-00233-6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329444v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.10416" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/ldm-2022-0023" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913919v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913099v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ais English" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.1204" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913123v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bourdeau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nef.2022.0001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914188v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Krause" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.695" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508331v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opphil-2020-0161" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508329v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.084.0198" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508326v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felwine Sarr" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin R&#233;gnier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0071" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508324v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pinson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0127" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509034v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508325v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0047" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509032v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508328v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508327v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dujin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0041" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084106v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083622v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.321.0009" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084116v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084103v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961665v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.025.0005" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083620v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2020.34.1853" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083618v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.025.0157" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083629v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083619v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cescosse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1756641" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083624v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060203v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083625v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Blanc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1722" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083626v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1748" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083623v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084101v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084112v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430183v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2018.1501870" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430228v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pierre Perez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1701" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430530v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430529v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430630v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.8905" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430078v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Reboul" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0103" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433847v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433912v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430532v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433919v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Panaite" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430415v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430528v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433851v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964549v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965249v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959117v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965248v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433868v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959116v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433853v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624081v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624087v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624083v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624084v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663825v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624100v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.7321" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624098v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624089v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624099v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624096v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624101v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624093v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624108v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624113v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.1296" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624105v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624115v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624104v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624116v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624122v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624120v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624119v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624127v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624121v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624125v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624227v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Boulay" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Depretto" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Escola" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esmein" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Jeannelle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624124v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624126v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624118v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624133v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624141v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624135v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377749v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seurat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624129v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624140v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624138v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624128v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624152v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624149v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624155v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624150v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624156v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624157v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624158v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624159v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624165v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624160v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624166v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624168v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624172v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624175v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624189v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624192v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624188v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624201v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624202v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624200v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624206v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lermigeaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624215v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.2002.1471" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624209v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624218v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624219v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624220v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03689642v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168025v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrew" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcclure" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Porter" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538052v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537636v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2507.0075" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537813v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509036v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183022v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gousset" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272142v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kraemer" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte N&#233;caille" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-gefen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6751-6747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060381736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66680119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116624094" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/57150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cultureia.hypotheses.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Pana&#239;t&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Ruhe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boldrini Lucia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lackey Michael" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cernat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Somaini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-books.com/products/le-monde-selon-lia-avec-le-jeu-de-paume?variant=50750388240730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Viewing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9838" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04114818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-observatoire.com/content/Vivre_avec_ChatGPT" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jose-corti.fr/titres/idee-de-litterature.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bessard-Banquy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Crozet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004439313" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prstojevic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rabat&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document4260.php" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Talon-Hugon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Greiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavocat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; d' Urf&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624137v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bri&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douzou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vouilloux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouju" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lhermitte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jutrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bourqui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Audet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316058v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/lh.2025.1.2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538134v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14909" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537578v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003407515-16" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537865v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70248?srsltid=AfmBOoq3X8KXUK8ek9phLaPpApoA1HRUa62d7OFrgtRuaWkrgib4VD60&amp;amp;contents=toc-136066" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004724266_002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12282" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667215v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009300070.024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Th&#233;val" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.mistr.2023.01.0017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gefen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-series/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.144958" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110799514-012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33358-3_5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914514v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2j6xq2r.11" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leichter-Flack" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912740v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.narr.digital/book/10.24053/9783823393764" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912736v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.vrin.fr/item/gefen_gefen_24_heures_chrono_une_tragedie_a_l_heure_des_news_networks_2021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53984/philoseries04906" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9789070489342" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912754v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.030.0113" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912742v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912733v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/comment-la-litterature-peut-changer-nos-vies_fr_829.htm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913779v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Oberhuber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document8305.php" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912741v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bessa.2022.01.0421" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/gb/champion/12694-book-08535774-9782745357748.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509060v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037013200" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152757v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913092v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472731v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742085v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043393v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083621v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430674v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430798v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959123v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/us/book/9783319899893" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624077v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624094v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624092v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624102v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jeantet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt2.uqam.ca/fr/cahiers-virtuels/article/le-livre-hors-le-livre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624103v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624109v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624112v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624123v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624134v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624136v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624131v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624132v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Samoyault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624143v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624144v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624154v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624145v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01773936v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624146v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624153v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624173v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/litterature-linguistique/6264-theorie-des-mondes-possibles-francoise-lavocat.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624164v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document1352.php" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624167v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40513" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsulm.98" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624171v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624179v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624178v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624181v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624177v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624176v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document1030.php" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624185v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/39465" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39465" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624182v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624183v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624187v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archives-sonores.bpi.fr/index.php?urlaction=doc&amp;amp;id_doc=2449" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624193v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619503v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624195v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/30045" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30028" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624197v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/1675" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624207v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.32013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624204v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624216v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624213v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624211v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624217v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edern.be/ftp/COLLOQUES/GODENNE/NOUVELLE_ FRONTIERE_2.pdf#page=518" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624221v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537594v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08989575.2025.2478339" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538140v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dugain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14san" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537919v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2504.0055" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baroni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gervais" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jouve" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149am" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538162v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14xxf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538073v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ihr" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538090v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sae" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667223v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03335372-11092938" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536763v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711028v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.033.0005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671406v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536769v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667211v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-024-00743-y" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331085v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41245-023-00233-6" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329444v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.10416" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326458v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20177" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667222v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/ldm-2022-0023" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913919v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913099v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ais English" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.1204" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913123v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bourdeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nef.2022.0001" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914188v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Krause" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.695" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508331v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opphil-2020-0161" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508324v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pinson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0127" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508329v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.084.0198" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508326v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felwine Sarr" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin R&#233;gnier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0071" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509034v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508325v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0047" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509032v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508328v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508327v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dujin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0041" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083622v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.321.0009" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084116v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961665v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.025.0005" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084103v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083620v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2020.34.1853" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083618v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.025.0157" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083629v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083619v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cescosse" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1756641" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083624v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060203v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083625v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Blanc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1722" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084106v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083623v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084101v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083626v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1748" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084112v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430228v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pierre Perez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1701" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430530v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430529v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430630v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.8905" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430078v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Reboul" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0103" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430183v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2018.1501870" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433847v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433912v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430532v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433919v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Panaite" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430415v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430528v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964549v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433851v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965249v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959117v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965248v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433868v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433853v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959116v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624087v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624081v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624083v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624080v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624084v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663825v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624100v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.7321" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624098v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624089v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624096v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624099v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624101v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624093v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624113v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.1296" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624108v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624115v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624105v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624104v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624122v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624120v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624119v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624116v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624127v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624125v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624121v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624227v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Boulay" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Depretto" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Escola" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esmein" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Jeannelle" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624124v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624118v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624126v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624141v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624135v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377749v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seurat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624133v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624129v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624140v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624138v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624128v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624149v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624152v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624155v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624150v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624157v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624156v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624158v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624165v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624160v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624166v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624159v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624168v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624172v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624175v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624189v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624192v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624188v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624201v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624202v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624200v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624206v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lermigeaux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624209v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624215v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.2002.1471" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624219v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624218v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624220v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03689642v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168025v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrew" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcclure" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Porter" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537636v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2507.0075" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538144v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sao" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538052v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537813v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509036v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183022v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gousset" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272142v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kraemer" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte N&#233;caille" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>