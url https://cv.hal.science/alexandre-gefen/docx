--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,22568 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...22516 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Gefen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandre-gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6751-6747</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060381736</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">66680119</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=bJYSHxkAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116624094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé de lettres modernes et Docteur de l’université Paris 4-Sorbonne, Habilité à Diriger des Recherches, j'ai été postdoc à l’Université de Neuchâtel, puis Maître de Conférences à l’Université de Bordeaux 3 pendant 6 ans. Je suis ensuite entré au CNRS où j'ai été Chargé de Recherche au Centre d’Étude de la Langue et des Littératures Françaises (Paris 4).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement Directeur de Recherche première classe au sein de l’unité « Théorie et histoire des arts et des littératures de la modernité » (UMR7172, THALIM, CNRS/Université sorbonne Nouvelle — Paris 3), je suis historien des idées et théoricien de la littérature.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été pendant 8 ans Directeur Adjoint Scientifique de CNRS Sciences Humaines et Sociales (ex-InSHS). Après m’être occupé de l’interdisciplinarité et de la section 53, je me suis occupé de la section 35 (30 UMR en rattachement principal). Dans ce cadre, j'ai coordonné un ouvrage de synthèse : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde commun. Le savoir des sciences humaines et sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis l’auteur d’environ 200 articles ou chapitres et d’une trentaine de collectifs, numéros de revue et d’essais portant notamment sur la culture, la littérature contemporaine et la théorie littéraire, la philosophie esthétique. Je me suis en particulier intéressé aux fonctions et au pouvoir (individuels, sociaux, politiques) de la littérature, en particulier autour la notion de fiction. Mes dernières parutions illustrent la variété de mes questionnements : avec Sandra Laugier, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pouvoir des liens faibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, 2020. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires de la non-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2020. Avec Olivier Bessard-Banquy et Sylvie Ducas, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best-sellers. L’industrie du succès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2021. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’idée de littérature. De l’art pour l’art aux écritures d’intervention,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Corti, 2021.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature est une affaire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Observatoire, 2022. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Biofiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec Lucia Boldrini, Laura Cernat, et Michael Lackey), Routledge, 2025. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écrivain national par temps de mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec Oana Panaïté et Cornelia Ruhe), Brill, coll. « Faux titre », 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondateur de Fabula.org que je continue à co-gérer (obtention d’un projet FNSO 2019-2023), j’ai été l’un des pionniers des Humanités Numériques en France que je continue à promouvoir (voir avec Guillemette Crozet, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature. Une infographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travaillant à l’adoption des outils de l’Intelligence artificielle pour la recherche dans les sciences humaines et sociales comme à son examen critique, j'ai porteur principal (PI) du projet ANR « CulturIA », pour </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">une histoire culturelle de l'Intelligence Artificielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Dernières publications sur le thème de l’intelligence artificielle :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créativités artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Les Presses du réel, 2023), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre avec ChatGPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (L’Observatoire, 2023), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde selon l’IA. Explorer les espaces latents, catalogue de l’exposition du Jeu de Paume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec Antonio Somaini et Ada Ackerman), JBE-Le Jeu de Paume, 2025. Version anglaise : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Through AI, Exploring Latent Spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ce projet m'a conduit à organiser de très nombreuses conférences sur l'IA et la création (dont les deux jours de débat L'IA en question au Centre Pompidou en 2025) et à être commisaire de deux expositions : « MirabilIA, comment l’IA métamorphose la création », juin-juillet 2024, centre d’Art d’Enghien, avec Ada Ackerman. « Le monde selon l’IA », Musée du Jeu de Paume, avril-septembre 2025, avec Antonio Somiani, Ada Ackeman et Pia Viewing.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis expert auprès de diverses instances nationales et internationales (FNRS, ERC, etc.) et membre notamment des comités de lecture de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue critique de fixxion française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> contemporaine, et de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d’Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PUF).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Biofiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boldrini Lucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lackey Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cernat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 9781032526171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrivain national par temps de mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Panaïté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Ruhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 465, 2025, 978-90-04-69904-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde selon l’IA. Explorer les espaces latents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Ackerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Somaini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JBE Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-36568-107-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Monde selon l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Ackerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Viewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ada Ackerman; Alexandre Gefen; Antonio Somaini; Pia Viewing. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JBE Books; Jeu de Paume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.304, 2025, 978-2-36568-107-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativités artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses du réel, 2023, 978-2-37896-262-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inculte : pratiques éditoriales, gestes collectifs et inflexions esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.9838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions, pp.384, 2023, Hors collection, 978-2-271-14932-9. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec ChatGPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions de l'Observatoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Essais, 979-10-329-2976-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04114818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature est une affaire politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Observatoire, 2022, 979-10-329-2279-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature, une infographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Crozet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. , 2021, 9782271138569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Idée de littérature. De l’art pour l’art aux écritures d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-7143-1254-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best-sellers. L'industrie du succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bessard-Banquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ducas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2021, 9782200629328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires de la non-fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRILL, 2021, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004439313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non-fiction, un genre mondial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Prstojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des liens faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions, 2020, 9782271126221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de Nicolas Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bessard-Banquy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula-Colloques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer le monde. La littérature française face au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corti, 2017, 978-2-7143-1191-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et émotions. Un dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Talon-Hugon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Astrée. Deuxième partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Giavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lavocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré d' Urfé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Denis. H. Champion, 32, pp.720, 2016, Champion Classiques Littératures, 978-2-7453-3085-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naturalisation de l'esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gefen, Alexandre. 15, 2015, Nouvelle Revue d'Esthétique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiffres et des lettres. Les Humanités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gefen, Alexandre. 819, 2015, Critique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies imaginaires de la littérature française. Une anthologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer une vie. La fabrique littéraire de l'individu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Impression nouvelles, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiction et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brière, Emilie and Gefen, Alexandre. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bréan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gefen, Alexandre and Douzou, Catherine and Bréan, Simon. 3, 2013, Elfe XX-XXI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathie et esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vouilloux, Bernard and Gefen, Alexandre. Hermann, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émotion, puissance de la littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34, 2012, Modernités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion, puissance de la littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouju, Emmanuel and Gefen, Alexandre. Presses universitaires de Bordeaux, pp.217, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rabaté, Dominique and Gefen, Alexandre. 976-977, 2010, Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tombeaux pour la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gefen, Alexandre. , 2009, Fabula-LHT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours à Marcel Schwob : d'un siècle à l'autre, 1905-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lhermitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Jutrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berg, Christian and Gefen, Alexandre and Lhermitte, Agnès and Jutrin, Monique. Presses universitaires de Rennes, 2007, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.39112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et exemplarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiomar Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Macé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Schwob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gefen, Alexandre. 925, 2006, Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et la critique américaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Macé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gefen, Alexandre and Macé, Marielle. 144, 2006, Littérature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine et Georges de Scudéry, Artamène ou le Grand Cyrus, extraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Bourqui and Gefen, Alexandre. GF Flammarion, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes, au lieu du roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gefen, Alexandre and Macé, Marielle. Desjonquères, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvres de Marcel Schwob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mimèsis: introduction, choix de textes, commentaires, vade-mecum et bibliographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Audet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audet, René and Gefen, Alexandre. Nota bene, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confesser un échec : valorisation sociale de la résilience et expérience intime du trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers autrui / vers soi : les avatars contemporains de la pratique confessionnelle, Écrire sa confession en France de la Renaissance à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabula, 2025, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.14909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant affectif des études littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’empathie à l’épreuve dans les arts et les littératures de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Szeged Humanities Press, pp.21-35, 2025, Litterae Humaniores, 978-963-688-051-4. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14232/lh.2025.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Giavitto et Pierre Saint-Germier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art au temps de l’IA. Générer, critiquer, créer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, 2025, 978-2-38654-016-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes médiatiques et créativité biographique en régime numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bara, Marceau Levin et Marie-Ève Thérenty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des récits de vie. Circulation des biographèmes de Vapereau à Wikipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2025, Media19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’intelligence artificielle change à l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anotnio Somaini et Ada Ackerman et Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde selon l’IA. Explorer les espaces latents, catalogue de l’exposition du Jeu de Paume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JBE books, 2025, 978-2-36568-107-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction critique des représentations du hasard à l’heure de la dataification du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nachtergael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Theval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le hasard en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French biofiction in the XXI century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Boldrini; Laura Cernat; Alexandre Gefen; Michael Lackey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Biofiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2025, 9781032526171. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003407515-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrivain national par temps de mondialisation, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Panaïté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Ruhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen; Oana Panïate; Cornelia Ruhe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écrivain national par temps de mondialisation / The National Writer in a Global Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 465, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-14, 2025, Faux titre, 978-90-04-69904-5. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004724266_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de soi et ses contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiducia (I). Crédibilité, confiance, crédit dans les récits de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabula, 2024, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature as a form of care? From therapeutic narratives to the literature of care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.345-356, 2024, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009300070.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1980 to the Present: Chance in the Age of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demanze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nachtergael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Saemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Théval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat, Fiona McIntosh Varjabédian, Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Chance I : Chance in Literature and the Arts (16th–21st Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.391-420, 2024, 9781032358635. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003329053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baron noir : ordinaire de la politique et politique de l’ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Laugier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séries. Laboratoires d’éveil politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-60, 2023, 9782271137906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Naturalisation de la théorie littéraire et tournant empirique de la critique . ’épistémologie des études littéraires cognitives en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations cognitivistes de la théorie et la fiction littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.17-39, 2023, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.mistr.2023.01.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités posthumanistes. Les imaginaires politiques et éthiques de l’intelligence artificielle de Battlestar Galactica à Raised By Wolves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les récits du posthumain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.201-212, 2023, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.144958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation au prisme des débats sur l’universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reparation, Restitution, and the Politics of Memory / Réparation, restitution et les politiques de la mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.217-224, 2023, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110799514-012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler sciences de la nature et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun. Les savoirs des humanités et des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2023, 9782271147530. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epistemological and ideological stakes of literary Darwinism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Thinking Across Disciplines. Problems and Perspectives in Generalized Darwinism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 478, Springer International Publishing, pp.77-102, 2023, Synthese Library, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33358-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à Alzheimer : pathologies mémorielles et thérapie narrative dans la littérature française contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Mario Danese, Margareth Amatulli, Riccardo Donati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnesie d’autore. Un secolo di parole e immagini per raccontare i disturbi della memoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9788829017775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories écologiques de la littérature : de l’écopoétique à la biocritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Buekens; Pierre Schoentjes; Riccardo Barontini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'horizon écologique des fictions contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Romanica Gandensia, 978-9070489342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature peut-elle consoler du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Taïbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens-Dessous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N° 30 (2), pp.113-117, 2022, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdes.030.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ernaux, politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul-Louis Fort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annie Ernaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Herne, pp.275-279., 2022, Cahiers de l'Herne, 9791031903538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface au recueil en ligne &amp;quot;Livres de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leichter-Flack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédérique Leichter-Flack; Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres de voix. Narrations pluralistes et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la biofiction à l'exofiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gelz, Andreas &amp; Wehr, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofictions ou la vie mise en scène. Perspectives intermédiales et comparées dans la Romania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Narr Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lendemains, 978-3-8233-8376-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 heures chrono : une tragédie à l’heure des news networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Allouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 heures chrono, naissance du genre sécuritaire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Philosophique Joseph Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53984/philoseries04906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les écrivains et la politique : je t’aime, je te hais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature est une affaire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Observatoire, 2022, 979-10-329-2279-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant empirique des études littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigmes en littérature la littérature comme paradigme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXIII, ACTA ROMANICA, pp.11-24, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le care au coeur de la pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.177-190, 2022, Bioéthique critique, 978-2-7637-5635-6. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv2j6xq2r.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains peuvent-ils changer le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héloise Lhérété. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment la littérature peut changer nos vies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782361067229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les enquêtes, préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen et Guillaume Métayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête sur les enquêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabula, colloques, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souci d’autrui, soin, écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Oberhuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen et Andrea Oberhuber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une littérature du care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula, colloques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation de l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bessard-Banquy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs et misères de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.421-439, 2022, 9782200633073. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.bessa.2022.01.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03912741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echenoz biographe du vide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Berthomieu, F. Leca-Mercier et F. Rullier-Theuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Echenoz : la fiction, La langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jean Echenoz, la fiction, la langue, 9782745357748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Diana Mistreanu, Andreï Makine et la cognition humaine. Pour une transbiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andreï Makine et la cognition humaine. Pour une transbiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9791037013200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à L'Idée de littérature. De l’art pour l’art aux écritures d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Idée de littérature. De l’art pour l’art aux écritures d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, José Corti, 2021, 978-2-7143-1243-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtir entre les lignes Les solidarités nouvelles de l'écrivain et du lecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il lettore per amico. Strategie di complicità nella scrittura di finzione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ledizioni, 2021, ISBN 9788855265911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI for Digital Humanities and Computational Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Venturini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Braunschweig; Malik Ghallab. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflections on AI for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen; Sandra Laugier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir des liens faibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pouvoir des liens faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir des liens faibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2020, 2271126223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires de la non-fiction - préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires de la non-fiction: Cartographie d’un genre émergent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique et passions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gloria Origgi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passions sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Empirical Turn of Literary Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicoletta Pireddu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reframing Critical, Literary, and Cultural Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan, Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-135, 2018, 978-3-319-89990-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forest et les injonctions paradoxales du récit de deuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Foglia, Catherine Mayaux, Anne-Gaëlle Saliot et Laurent Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Forest, Une vie à écrire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, 2018, Les Cahiers de la NRF, 9782072755446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02433910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forest et les injonctions paradoxales du récit de deuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Foglia, Catherine Mayaux, Anne-Gaëlle Saliot et Laurent Zimmermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Forest, Une vie à écrire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, 2018, 9782072755446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le big data en littérature et en art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godet, Elsa and Bouzeghous, Mokrane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeune homme et la mort : Barthes et la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zorica, Maja Vukušić and Ivić, Nenad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roland Barthes - Création, émotion, jouissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.61--70, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29 contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Talon-Hugon, Carole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des théoriciens de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde n'existe pas : le “nouveau réalisme” de la littérature française contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Majorano, Matteo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'incoerenza creativa nella narrativa francese contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quodlibet Studio, pp.115--125, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction est-elle un instrument d'adaptation ? L'interprétation des textes littéraires par la psychologie évolutionniste en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavocat, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interprétation littéraire et sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours à la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">et Frédéric Worms, Marie Gil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vita nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre hors le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillet, Anaïs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier du Laboratoire NT2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NT2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature sans la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jourde, Jourde and Bessard-Banqui, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eric Chevillard dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux identitaires et aventures métatextuelles dans l'ø euvre de Jean-Benoît Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Rabat and Lecoeur, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de Jean-Benoit Puech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes rencontrés par un chercheur en Humanités Numériques, un entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Latil, Alexandra Bensamoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété littéraire et artistique et humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.13--20, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotion dans la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavocat, Françoise and Courtet, Catherine and Besson, Mireille and Viala, Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une création littéraire collective ? L'écriture par statuts sur Facebook et Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavaud-Forest, Sophie and Saemmer, Alexandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Formes 3. Les frontières de l'œuvre numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'université de Saint-Etienne, pp.39--48, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux identitaires et aventures métatextuelles dans l'ø euvre de Jean-Benoît Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lacroix, M and Glinoer, et A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romans à clés : Les ambivalences du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature peut-elle devenir une thérapeutique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Rinck, Valéria Milewski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de soi devant la maladie grave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.135--142, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de Pierre Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Michon, la lettre et son ombre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.375--390, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revue Blanche, programme et modèle revuiste au seuil du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stafford, Andy and Forsdick, Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue : The Twentieth-Century Periodical in French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.47--56, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction est-elle un instrument d'adaptation ? (L'interprétation des textes littéraires par la psychologie évolutionniste en question)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jouve, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur le texte littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Reims, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longueurs du XXe siècle. Du “ roman-fleuve ” au roman contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Samoyault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samoyault, Tiphaine and Gefen, Alexandre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Taille des romans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Retours au récit” : Paul Ricoeur et la théorie littéraire contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'héritage culturel de Paul Ricø eur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabula-Colloques, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du droit et théorie littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-M. Luciani, C.Grall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires juridiques et poétiques littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“D'autres vies que la mienne” : roman contemporain et théorie du care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gefen, Alexandre and Vouilloux, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie et esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de mathématiques, la biographie et ses marges au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rossellini, Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages des vies : le biographique hier et aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Mirail, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives disciplinaires : sensibilité, imagination, éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Bouju; Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'émotion, puissance de la littérature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Presses Universitaires de Bordeaux, pp.1-12, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un syndrome confuso-onirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heck, Maryline and Guidée, Raphaëlle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modiano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Herne, pp.105--111, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains contre Plutarque : détournements, critiques et récritures des Vies parallèles aux XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Payen, Olivier Guerrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutarque de l’âge classique au xIXe siècle. Présences, interférences et dynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme Million, pp.337--349, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature contemporaine face au numérique : assimilation, résistance ou reconversion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessard-Banquy, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mutations de la lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La Muse est morte, ou la faveur pour elle”. Brève histoire des discours sur la mort de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demanze, Laurent and Viart, Dominque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.37--49, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisme de François Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vray, Jean-Bernard and Viart, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Bon, éclats de réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, pp.93--104, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavocat, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Théorie littéraire des mondes possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-306, 2010, 978-2-271-06967-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique est-elle un récit ? Le récit une éthique ? Retour sur la querelle du narrativisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les moralistes modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula-colloques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature rêvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mitsumasa, Wada and Anselmo, Marielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire le rêve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Seinan-Gakuin, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole déléguée ou la solidarité par énonciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rabaté, Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quel nom parler ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modernités, Presses universitaires de Bordeaux, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hagiographie, un genre contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séguy, Mireille and Koble, Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passé présent. Le Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Rue d'Ulm, pp.55--66, 2009, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsulm.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biographie , Vies , Biographèmes , Deuil (récit littéraire du) , Morts (dialogue des morts) , Morts illustres (genre littéraire) , Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Folco, Philippe Di. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire de la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'autorité textuelle : éléments d'histoire et typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouju, Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autorité en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.149--160, 2009, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.40513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biographie contre le roman : les réemplois réalistes et naturalistes de l'écriture biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reffait, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesque et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encrage Université, pp.31--54, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Parlant de lui, c'est de moi que je parle.” Privatisation identitaire et empathie mémorielle dans la fiction biographique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madelénat, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie et intimité des Lumières à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.231--240, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Du défaut de méthode dans les sciences” : la satire des savoirs dans Bouvard et Pécuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saïdah, Jean-Pierre and Duval, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauvais genre: la satire littéraire moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.195--203, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trains de vie : cycle et collections biographiques dans les années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besson, d'Anne and Pradeau, Christophe and Ferré, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle et collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.153--164, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilité, lisibilité, unité : L'Astrée face à la théorie littéraire moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis, Delphine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire « L’Astrée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris-Sorbonne, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compassion et réflexivité : les enjeux éthiques de l'ironie romanesque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hégémonie de l'ironie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula-Colloques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Soi-même comme un autre” : présupposés et significations du recours à la fiction biographique dans la littérature française contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montluçon, Anne-Marie and Ferraro-Combe, Brigitte and Salha, Agathe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions biographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Mirail, pp.55--75, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adieu aux exemples. Sérendipité et inexemplarité dans la littérature moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouju, Emmanuel and Gefen, Alexandre and et Marielle Mac, Guiomar Hautcø eur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et exemplarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249--262, 2007, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.39465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophies de Marcel Schwob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berg, Christian and Gefen, Alexandre and Lhermitte, Agnès and Jutrin, Monique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retours à Marcel Schwob : d’un siècle à l’autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17--28, 2007, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.39112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi bon ? Les pouvoirs de la littérature selon Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ponzio, d'Augusto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Con Roland Barthes : alle sorgenti del senso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meltemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.594--604, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature selon Larbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lioure, Stéphane Chaudier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langages de Larbaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.347--359, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Schwob et les “silences du récit”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goldenstein, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Blancs du texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'aliéner à soi-même : vie imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcel Schwob : l’homme au masque d’or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Promeneur, 2006, Marcel Schwob : l’homme au masque d’or</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit biographique, à la croisée de l'histoire et de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écriture de l'histoire: Histoire et fiction dans les littératures modernes (France, Europe, monde arabe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, pp.59, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre des noms : la biofiction dans la littérature française contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanckeman, Bruno and et Marc Dambre, Aline Mura-Brunel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Roman français au tournant du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305--319, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités de la forme. Voies et détours de l'engagement littéraire contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouju, Emmanuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'engagement littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75--84, 2005, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.30028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memento mori : exercice et définition de la littérature dans la Vie de Rancé de Chateaubriand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard-Griffiths, Simone and et Anne Tomiche, Véronique Gély. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture de la personne: mélanges offerts à Daniel Madelénat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.271--286, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communauté des morts : les recueils de “Vies”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlet, Irène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Recueil littéraire : pratiques et théorie d'une forme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.47--60, 2003, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.32013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction thaumaturge : éthique et poétique dans l'ø euvre de Danilo Kiš</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prstojevi, Alexandre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps de l'Histoire : études sur Danilo Kiš</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.95--109, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin d'Hiver (à propos de La Chambre claire de Roland Barthes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gefen, Alexandre and Macé, Marielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barthes, au lieu du roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desjonquères, pp.159--172, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivité d'un malentendu théorique : le fragment pascalien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ripoll, Ricard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écriture fragmentaire : théories et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Perpignan, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chat jaune de l'abbé Séguin ou la question du statut épistémologique de la biographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audet, René and Gefen, Alexandre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu supposé (sur les Vies imaginaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vadé, Yves and Berg, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcel Schwob, d'hier et d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ Vallon, pp.194--220, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle, biographie : tanquam tabulam naufragii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guissard, Michel and Engel, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle de langue française aux frontières des autres genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academia Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.520--535, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Schwob et le genre de la vie imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lefrére, Jean-Jacques and Pierssens, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les à-côtés du siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, pp.47--50, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'art augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L'IA aux frontières de l'esprit, 2025 (4), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2504.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les œuvres de fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dufays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 205-206, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/149am⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glory of the Tiny. The Egalitarian Utopia of Biofiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auto/Biography Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (1), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08989575.2025.2478339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Marc Dugain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dugain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14san⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Peschanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 359, pp.07-12. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14xxf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman d’espionnage, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14sae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au subjonctif des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.9-17. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ihr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophies de l'IA : penser et écrire avec les LLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huneman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Philosophies de l’IA : penser et écrire avec les LLM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Author's Second Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics Today: International Journal for Theory and Analysis of Literature and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (2), pp.301-307. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/03335372-11092938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’intelligence artificielle change à l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 33 (1), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.033.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires de l'IA - introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belphegor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.5772. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11tff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image artificielle : le Portrait d'Edmond de Belamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Philosophies de l’ia : penser et écrire avec les llm, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time of data. theoretical thinking, statistical thinking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neohelicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (1), pp.117-126. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11059-024-00743-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est la théorie littéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche littéraire / Literary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (Automne 2022), </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b20177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et justesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fixxion.10416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von der Autonomie zur Beziehung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsche Vierteljahrsschrift für Literaturwissenschaft und Geistesgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41245-023-00233-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Après la littérature“ ? Anatomie d’un malaise théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (186-187), pp.90-98. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24053/ldm-2022-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature, un art très politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Science, la revue du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA : pour une histoire culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (4), </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/rhc.1204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. &amp;quot;Sous contrôle&amp;quot;: Fictions et contre-fictions du contrôle social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (1), pp.8-13. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/nef.2022.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refaire monde, introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Krause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Juillet-septembre 2022 (347), </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsh.695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posthumanist Solidarity: The Political and Ethical Imaginations of Artificial Intelligence from Battlestar Galactica to Raised by Wolves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.136--142. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opphil-2020-0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités posthumanistes. Les imaginaires politiques de l'intelligence artificielle dans les séries télévisées contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.198--204. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.084.0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felwine Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7-8, pp.71-78. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2107.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème comme forme de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2107.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparue. Sur Christine Détrez, Pour te ressembler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix vulnérables – à propos de Canoës de Maylis de Kerangal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.47--56. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2107.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la littérature: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dujin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 476, pp.41--44. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2107.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’écologie à l’écocritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 472, pp.146--150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature peut-elle changer le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'insurrection qui vient » : de quelques manières contemporaines de rêver au Grand Soir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publif@rum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15167/1824-7482/pbfrm2020.34.1853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lifshitz, L’Inventaire infini, textes Isabelle Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.157--158. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.025.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant empiriques des études littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Citton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cescosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heinich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.118--130. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17409292.2020.1756641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En phrases ascendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.20--21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics of Remediation: The Renewed Commitment of Contemporary French Literature. Critical Issues and Societal Debates 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word and Text, A Journal of Literary Studies and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, X (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Guillaume Le Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.1722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains peuvent-ils changer le monde?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.9--9. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.321.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle économie des liens faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°25 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.025.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience, vous avez dit résilience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.1748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation autour d'un vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.68a--69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi parle la rentrée littéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature (en confinement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Abécédaire du confinement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Littérature est-elle morte au vingtième siècle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.380-389. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17409292.2018.1501870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est mon choix...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.48--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Subrahmanyam (Inde, 1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.41b--41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparar a los lectores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos LIRICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lirico.8905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et savoirs : Quelles méthodes pour l’histoire culturelle à l’heure du big data ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (230), pp.97-120. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sem-2018-0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine de la littérature Extension du domaine de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pierre Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elfe.1701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Garcia, écrivain total – à propos de Âmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02433847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.62--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reparar a los lectores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos LIRICO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lirico.8905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02433912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions &amp;quot;françaises&amp;quot; (avant-propos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Panaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Ruhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02433919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions &amp;quot;françaises&amp;quot;, avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Panaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Ruhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amartya Sen (Inde, 1933)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.48--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houellebecq, grand consolateur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02433851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écrivez partout » : mai 68 et la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01964549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthes à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01965249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies minuscules, somme majuscule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1, pp.80--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviews Les Aveux de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01965248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du romantisme révolutionnaire en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02433868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un désir d’obscurité – à propos de Forêt obscure de Nicole Krauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02433853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ultimes flèches d'un esprit libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.68--68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souriau, quand exister est un art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.63--63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loti, un massacre en chantant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.62--62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Humanités Numériques en 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que peuvent retisser les textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.66--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sagas Perec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.86--87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“On ne sait jamais rien du sort d’un livre” Théorie et pratique des best-sellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet thérapeutique de la littérature contemporaine française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.420--427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place controversée des émotions dans l'histoire de la critique littéraire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.321--340. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/acrh.7321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barthes, dernières images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.58--59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.110--111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques sur la place de la théorie des émotions dans l'histoire de la critique littéraire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier du Centre de recherches historiques. Revue électronique du CRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le courage du mensonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.54--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haine de la littérature ou haine de soi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanische Studien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (4), pp.101--104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. La naturalisation de l'esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.5--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux épistémologiques des humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio - La nouvelle revue des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.61--74. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio.1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La geste de Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.56--59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site André Breton (entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences Littéraires / Literaire interferenties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard, la corde sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.26--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roman-fleuve français de l'entre deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opium,«Noire Idole»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.56--56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange libraire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.38--38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu'il y a d'ancien dans Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel, nouvelle série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne deviens pas toi-même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.50--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de la reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.71--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions du poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1019 (Max Jacob)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula par fabula : une moderne république des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Escola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Esmein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Revue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 610, pp.96-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faites vos jeux!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.43--43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux idéologiques des théories évolutionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kafka contre Kafka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.69--69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ricoeur, ou les livres intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.5--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et totalitarisme au prisme du quotidien. La symphonie du loup, de Marius Daniel Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.64-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharsis sous pli discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.79--79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trahison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.42--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proust, cent ans de Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.60--60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du tweet comme microfiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.29--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pauvert”Sade n'est récupérable par personne”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.88--88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertus du décentrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir numérique de la littérature française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous faisons de la rhétorique du matin au soir sans le savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.95--95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rêves de révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.32--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pluriel du singulier: la fiction biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.565--575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi bon la théorie littéraire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.8--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Petit Manuel du parfait aventurier de Mac Orlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie,«alliée» ou «adversaire»?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.12--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La litterature revee (Numero special: 150e Anniversaire des Relations Franco-Japonaises: Traduire le reve)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">西南学院大学フランス語フランス文学論集 = Collection de littérature française française de l'Université Seinan Gakuin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53, pp.141--153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le texte des origines: les enquêtes anthropologiques de Gérard Macé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 297, pp.39--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrez ces liens que je ne saurais voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.71--71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Je est tout le monde et n'importe qui”. Les Microfictions de Régis Jauffret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.62--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les réseaux font à la littérature. Réseaux sociaux, microblogging et création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010-2, pp.155--166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissancedu langage inutile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.70--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma fin est mon commencement : les discours critiques sur la fin de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 174, pp.37--59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage des tableaux à double entrée : stratégies taxinomiques et ambitions épistémologiques de la théorie littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lecture littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (La Case blanche. Théorie littéraire et textes possibles)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire une vie: Genres littéraires et programmes de vérités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 79, pp.187--200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction biographique, essai de définition et de typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.7--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est avec l'histoire que les enfants jouent récit d'enfance et poétique romanesque, de Valery Larbaud à Louis René des Forets »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.265--274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau support, destin nouveau : Le Grand Cyrus (1649-1653) de Madeleine de Scudéry en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bourqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philologie im Netz: Beihefte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.226--243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site Fabula: courte histoire d'un portail universitaire pour la litterature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lermigeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (4), pp.54--56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre et l'anneau : le projet Fabula, ou le rêve d'une communauté scientifique virtuelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (1), pp.381--393. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caief.2002.1471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie imaginaire et poétique du roman au xixe siècle. La Notice biographique de Louis Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 128, pp.3--25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula ou le projet d'un centre de recherche en ligne sur les études littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Littéraires / La Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balzac, le désordre du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Revue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 550, pp.41--62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface (Livres de voix. Narrations pluralistes et démocratie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leichter-Flack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livres de voix. Narrations pluralistes et démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector based measure of semantic shifts across different cultural corpora as a proxy to comparative history of ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mcclure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH2017 Proceedings of the 7th Conference of Japanese Association for Digital Humanities“Creating Data through Collaboration”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la littérature comme soft power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houellebecq, post-politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.75-85. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2507.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il faut accepter d’être violent avec la violence. » Entretien avec DOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chaudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14sao⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l’IA à la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huneman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature, l’universel, le politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre Blanc sur les Données au CNRS État des Lieux et Pratiques Mission Calcul et données (MiCaDo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Veynante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bidoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention des genres littéraires à l’ère du numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on reconnaître un texte issu de l'IA générative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Nécaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId477"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -22623,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD195C9E"/>
+    <w:nsid w:val="B08AABE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22854,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-gefen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6751-6747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060381736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66680119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116624094" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/57150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cultureia.hypotheses.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Pana&#239;t&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Ruhe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boldrini Lucia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lackey Michael" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cernat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Somaini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-books.com/products/le-monde-selon-lia-avec-le-jeu-de-paume?variant=50750388240730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Viewing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9838" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04114818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-observatoire.com/content/Vivre_avec_ChatGPT" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jose-corti.fr/titres/idee-de-litterature.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bessard-Banquy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Crozet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004439313" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prstojevic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rabat&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document4260.php" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Talon-Hugon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Greiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavocat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; d' Urf&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624137v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bri&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douzou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vouilloux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouju" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lhermitte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jutrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bourqui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Audet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316058v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/lh.2025.1.2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538134v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14909" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537578v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003407515-16" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537865v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70248?srsltid=AfmBOoq3X8KXUK8ek9phLaPpApoA1HRUa62d7OFrgtRuaWkrgib4VD60&amp;amp;contents=toc-136066" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004724266_002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12282" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667215v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009300070.024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Th&#233;val" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.mistr.2023.01.0017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gefen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-series/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.144958" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110799514-012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33358-3_5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914514v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2j6xq2r.11" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leichter-Flack" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912740v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.narr.digital/book/10.24053/9783823393764" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912736v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.vrin.fr/item/gefen_gefen_24_heures_chrono_une_tragedie_a_l_heure_des_news_networks_2021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53984/philoseries04906" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9789070489342" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912754v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.030.0113" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912742v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912733v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/comment-la-litterature-peut-changer-nos-vies_fr_829.htm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913779v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Oberhuber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document8305.php" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912741v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bessa.2022.01.0421" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/gb/champion/12694-book-08535774-9782745357748.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509060v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037013200" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152757v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913092v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472731v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742085v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043393v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083621v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430674v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430798v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959123v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/us/book/9783319899893" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624077v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624094v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624092v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624102v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jeantet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt2.uqam.ca/fr/cahiers-virtuels/article/le-livre-hors-le-livre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624103v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624109v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624112v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624123v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624134v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624136v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624131v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624132v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Samoyault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624143v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624144v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624154v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624145v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01773936v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624146v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624153v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624173v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/litterature-linguistique/6264-theorie-des-mondes-possibles-francoise-lavocat.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624164v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document1352.php" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624167v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40513" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsulm.98" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624171v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624179v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624178v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624181v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624177v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624176v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document1030.php" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624185v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/39465" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39465" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624182v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624183v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624187v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archives-sonores.bpi.fr/index.php?urlaction=doc&amp;amp;id_doc=2449" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624193v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619503v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624195v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/30045" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30028" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624197v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/1675" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624207v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.32013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624204v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624216v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624213v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624211v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624217v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edern.be/ftp/COLLOQUES/GODENNE/NOUVELLE_ FRONTIERE_2.pdf#page=518" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624221v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537594v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08989575.2025.2478339" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538140v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dugain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14san" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537919v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2504.0055" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baroni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gervais" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jouve" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149am" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538162v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14xxf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538073v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ihr" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538090v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sae" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667223v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03335372-11092938" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536763v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711028v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.033.0005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671406v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536769v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667211v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-024-00743-y" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331085v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41245-023-00233-6" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329444v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.10416" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326458v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20177" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667222v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/ldm-2022-0023" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913919v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913099v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ais English" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.1204" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913123v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bourdeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nef.2022.0001" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914188v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Krause" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.695" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508331v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opphil-2020-0161" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508324v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pinson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0127" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508329v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.084.0198" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508326v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felwine Sarr" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin R&#233;gnier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0071" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509034v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508325v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0047" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509032v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508328v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508327v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dujin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0041" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083622v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.321.0009" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084116v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961665v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.025.0005" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084103v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083620v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2020.34.1853" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083618v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.025.0157" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083629v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083619v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cescosse" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1756641" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083624v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060203v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083625v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Blanc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1722" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084106v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083623v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084101v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083626v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1748" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084112v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430228v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pierre Perez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1701" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430530v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430529v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430630v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.8905" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430078v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Reboul" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0103" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430183v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2018.1501870" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433847v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433912v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430532v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433919v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Panaite" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430415v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430528v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964549v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433851v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965249v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959117v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965248v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433868v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433853v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959116v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624087v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624081v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624083v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624080v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624084v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663825v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624100v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.7321" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624098v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624089v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624096v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624099v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624101v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624093v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624113v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.1296" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624108v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624115v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624105v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624104v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624122v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624120v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624119v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624116v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624127v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624125v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624121v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624227v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Boulay" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Depretto" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Escola" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esmein" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Jeannelle" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624124v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624118v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624126v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624141v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624135v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377749v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seurat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624133v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624129v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624140v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624138v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624128v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624149v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624152v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624155v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624150v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624157v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624156v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624158v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624165v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624160v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624166v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624159v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624168v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624172v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624175v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624189v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624192v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624188v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624201v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624202v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624200v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624206v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lermigeaux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624209v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624215v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.2002.1471" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624219v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624218v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624220v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03689642v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168025v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrew" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcclure" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Porter" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537636v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2507.0075" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538144v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sao" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538052v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537813v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509036v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183022v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gousset" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272142v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kraemer" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte N&#233;caille" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-gefen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6751-6747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060381736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66680119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bJYSHxkAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116624094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/57150" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cultureia.hypotheses.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536823v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boldrini Lucia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lackey Michael" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cernat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Pana&#239;t&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Ruhe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ackerman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Somaini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-books.com/products/le-monde-selon-lia-avec-le-jeu-de-paume?variant=50750388240730" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Viewing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329497v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9838" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57150" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04114818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-observatoire.com/content/Vivre_avec_ChatGPT" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912743v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Crozet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jose-corti.fr/titres/idee-de-litterature.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bessard-Banquy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004439313" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prstojevic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rabat&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document4260.php" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Talon-Hugon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490473v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Greiner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavocat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; d' Urf&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bri&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douzou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vouilloux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouju" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lhermitte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jutrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bourqui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624212v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624210v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Audet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.14909" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537660v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/lh.2025.1.2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003407515-16" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537865v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70248?srsltid=AfmBOoq3X8KXUK8ek9phLaPpApoA1HRUa62d7OFrgtRuaWkrgib4VD60&amp;amp;contents=toc-136066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004724266_002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667218v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.12282" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009300070.024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139568v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Th&#233;val" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326418v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gefen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-series/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.mistr.2023.01.0017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326391v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.144958" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329365v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110799514-012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33358-3_5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326359v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913983v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/suisse/product/9789070489342" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.030.0113" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leichter-Flack" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.narr.digital/book/10.24053/9783823393764" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.vrin.fr/item/gefen_gefen_24_heures_chrono_une_tragedie_a_l_heure_des_news_networks_2021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53984/philoseries04906" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912744v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914514v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913814v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2j6xq2r.11" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/comment-la-litterature-peut-changer-nos-vies_fr_829.htm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913779v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Oberhuber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document8305.php" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bessa.2022.01.0421" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/gb/champion/12694-book-08535774-9782745357748.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509060v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037013200" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913092v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043393v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742085v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472731v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430674v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959123v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/us/book/9783319899893" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433910v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430798v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624086v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624077v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624085v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624094v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624092v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624102v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jeantet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nt2.uqam.ca/fr/cahiers-virtuels/article/le-livre-hors-le-livre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624103v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624110v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624109v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624112v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624117v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624136v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624131v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Samoyault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624143v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624130v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624154v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624145v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01773936v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624144v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624151v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624153v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624163v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624173v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/litterature-linguistique/6264-theorie-des-mondes-possibles-francoise-lavocat.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624164v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document1352.php" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624167v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624161v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsulm.98" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624171v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624169v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.40513" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624178v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624179v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624181v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624177v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document1030.php" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624182v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/39465" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.39465" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624183v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624187v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archives-sonores.bpi.fr/index.php?urlaction=doc&amp;amp;id_doc=2449" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624194v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619503v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624195v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624197v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/1675" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624196v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/30045" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30028" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624205v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.32013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624204v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624216v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624213v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624211v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624217v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edern.be/ftp/COLLOQUES/GODENNE/NOUVELLE_ FRONTIERE_2.pdf#page=518" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537919v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2504.0055" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538003v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baroni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gervais" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jouve" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149am" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537594v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08989575.2025.2478339" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538140v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dugain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14san" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538162v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14xxf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaudet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sae" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538073v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ihr" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536763v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667223v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03335372-11092938" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.033.0005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671406v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536769v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667211v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-024-00743-y" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326458v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20177" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.10416" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331085v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41245-023-00233-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667222v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/ldm-2022-0023" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913919v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913099v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ais English" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.1204" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913123v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bourdeau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nef.2022.0001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914188v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Krause" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.695" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508331v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opphil-2020-0161" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508329v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.084.0198" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508326v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felwine Sarr" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin R&#233;gnier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0071" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508324v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pinson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0127" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509034v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509032v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508325v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0047" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508327v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dujin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2107.0041" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508328v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084106v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083620v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2020.34.1853" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083618v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.025.0157" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083629v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083619v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Citton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cescosse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heinich" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1756641" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083624v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060203v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083625v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Blanc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1722" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083622v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.321.0009" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084116v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961665v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.025.0005" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084103v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083626v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1748" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083623v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084101v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084112v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430183v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2018.1501870" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430530v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430529v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430630v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.8905" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430078v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Reboul" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2018-0103" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430228v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pierre Perez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1701" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433847v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430532v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433912v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433919v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Panaite" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430415v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430528v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433851v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964549v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965249v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959117v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965248v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433868v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433853v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959116v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624087v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624081v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624083v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624080v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624084v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663825v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624089v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624100v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.7321" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624098v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624099v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624096v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624101v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624093v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624108v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624113v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.1296" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624105v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624115v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624104v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624116v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624122v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624120v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624119v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624127v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624121v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624125v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624227v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Boulay" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Depretto" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Escola" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esmein" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Jeannelle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624124v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624126v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624118v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624133v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377749v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seurat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624141v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624135v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624129v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624140v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624138v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624128v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624152v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624149v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624150v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624155v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624156v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624157v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624158v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624159v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624166v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624165v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624160v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624168v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624172v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624175v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624189v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624192v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624188v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624201v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624202v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624200v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624206v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lermigeaux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624215v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.2002.1471" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624209v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624218v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624219v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624220v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03689642v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168025v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrew" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcclure" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Porter" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538052v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537636v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2507.0075" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538144v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sao" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537813v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509036v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183022v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gousset" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272142v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kraemer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte N&#233;caille" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>