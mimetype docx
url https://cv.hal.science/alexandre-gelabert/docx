--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -897,51 +897,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ electron microscopy monitoring of Mn oxides formation impacted by various functionalized organic surfaces</w:t>
+                <w:t xml:space="preserve">Impacts of functionalized organic surfaces in Mn oxides formation in situ monitored by electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
@@ -976,97 +976,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017606v1</w:t>
+                <w:t xml:space="preserve">hal-05017704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of functionalized organic surfaces in Mn oxides formation in situ monitored by electron microscopy</w:t>
+                <w:t xml:space="preserve">In situ electron microscopy monitoring of Mn oxides formation impacted by various functionalized organic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
@@ -1101,82 +1110,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05017704v1</w:t>
+                <w:t xml:space="preserve">hal-05017606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of manganese and iron redox cycle in sediment of passive mine drainage treatment plants</w:t>
               </w:r>
@@ -2146,51 +2146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05517710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaxelaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2026.125539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Qin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rollot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelabert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Janvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Diaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9504" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. van Hullebusch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04707452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Artigas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halpern" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lup Wai Chew" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Swarup" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Couasnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.482" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05517710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaxelaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2026.125539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Qin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rollot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelabert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Janvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Diaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9504" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. van Hullebusch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04707452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Artigas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halpern" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lup Wai Chew" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Swarup" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Couasnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.482" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>