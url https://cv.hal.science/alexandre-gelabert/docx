--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -776,407 +776,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microbial biofilms on Mn(II) oxidation dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ electron microscopy monitoring of Mn oxides formation impacted by various functionalized organic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Guyot</w:t>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Diaz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017554v1</w:t>
+                <w:t xml:space="preserve">hal-05017606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of functionalized organic surfaces in Mn oxides formation in situ monitored by electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ electron microscopy monitoring of Mn oxides formation impacted by various functionalized organic surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of microbial biofilms on Mn(II) oxidation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017606v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of manganese and iron redox cycle in sediment of passive mine drainage treatment plants</w:t>
               </w:r>
@@ -1300,90 +1300,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Functionalized Organic Surfaces in Mn Oxides Formation monitored by in situ Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
@@ -1451,64 +1451,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1748,51 +1748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaïs Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1895,64 +1895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaïs Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alloyeau D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2146,51 +2146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05517710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaxelaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2026.125539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Qin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rollot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelabert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Janvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Diaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9504" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. van Hullebusch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04707452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Artigas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halpern" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lup Wai Chew" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Swarup" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Couasnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.482" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05517710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaxelaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2026.125539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Qin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rollot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelabert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Janvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9504" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Diaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. van Hullebusch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04707452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Artigas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halpern" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lup Wai Chew" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Swarup" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Couasnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.482" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>