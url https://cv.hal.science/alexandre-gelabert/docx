--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,285 +234,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling chromium dynamics: XANES spectroscopy insights in two Fe-Mn nodule-rich red soil profiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
+                <w:t xml:space="preserve">Coupled abiotic-biotic processes driving manganese removal in a pozzolona biofilter of a full-scale passive mine water treatment plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaxelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140547⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 301, pp.126102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2026.126102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463113v1</w:t>
+                <w:t xml:space="preserve">insu-05619589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unveiling chromium dynamics: XANES spectroscopy insights in two Fe-Mn nodule-rich red soil profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoquan Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Desmau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 500, pp.140547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The underestimated and important role of thiol moieties in predicting the fate of toxic metals in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 75, pp.101888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cocis.2024.101888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -522,1026 +656,1026 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating extracellular reactive oxygen species production in microbial biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Le Losq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cape town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial biofilms' microenvironments and metals cycling in the Seine River, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ electron microscopy monitoring of Mn oxides formation impacted by various functionalized organic surfaces</w:t>
+                <w:t xml:space="preserve">Impact of microbial biofilms on Mn(II) oxidation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valentine Rollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gadal</w:t>
+                <w:t xml:space="preserve">Francois Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bouquerel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017606v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of functionalized organic surfaces in Mn oxides formation in situ monitored by electron microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">In situ electron microscopy monitoring of Mn oxides formation impacted by various functionalized organic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017704v1</w:t>
+                <w:t xml:space="preserve">hal-05017606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microbial biofilms on Mn(II) oxidation dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Impacts of functionalized organic surfaces in Mn oxides formation in situ monitored by electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Guyot</w:t>
+                <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Diaz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017554v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of manganese and iron redox cycle in sediment of passive mine drainage treatment plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.D. van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaxelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGT CONFERENCE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Fontenay-aux-Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Functionalized Organic Surfaces in Mn Oxides Formation monitored by in situ Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of microbial biofilms on Mn(II) oxidation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gelabert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1551,154 +1685,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Heat and critical environmental thresholds: new bridges between science and policy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lup Wai Chew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Swarup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief n°74</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1708,298 +1842,298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Monitoring of Exopolymer-Dependent Mn Mineralization on Bacterial Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaïs Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Hawai'i (virtual), France. pp.482-482, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46427/gold2020.482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn Oxides Biomineralization Monitored by in situ Liquid Scanning Transmission Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaïs Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alloyeau D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2146,51 +2280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05517710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaxelaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2026.125539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Qin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rollot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelabert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Janvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9504" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Diaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. van Hullebusch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04707452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Artigas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halpern" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lup Wai Chew" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Swarup" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Couasnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.482" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05517710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lafont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaxelaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2026.125539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05619589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2026.126102" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Qin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140547" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rollot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelabert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Janvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Diaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9504" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. van Hullebusch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04707452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Artigas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halpern" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lup Wai Chew" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Swarup" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Couasnon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.482" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>