--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -375,676 +375,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of protonation on the UV/VUV photostability of cyano-substituted anthracene and phenanthrene</w:t>
+                <w:t xml:space="preserve">Vacuum Ultraviolet Fingerprints as a New Way of Disentangling Tropylium/Benzylium Isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corentin Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ugo Jacovella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 677, pp.8444-8447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c01973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311932v1</w:t>
+                <w:t xml:space="preserve">hal-04213652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum Ultraviolet Fingerprints as a New Way of Disentangling Tropylium/Benzylium Isomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peptide Bond Formation in the Protonated Serine Dimer Following Vacuum UV Photon‐Induced Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ori Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Rossi</w:t>
+                <w:t xml:space="preserve">Darío Barreiro-Lage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérenger Gans</w:t>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Milosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c01973⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202218770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213652v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide Bond Formation in the Protonated Serine Dimer Following Vacuum UV Photon‐Induced Excitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Vacuum UV studies of protonated serine clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ori Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darío Barreiro-Lage</w:t>
+                <w:t xml:space="preserve">Maria Nihamkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mirit Anaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandar Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202218770⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (20), pp.205101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/acf81f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311924v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum UV studies of protonated serine clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ori Licht</w:t>
+                <w:t xml:space="preserve">Effect of Protonation on the Molecular Structure of Adenosine 5′-Triphosphate: A Combined Theoretical and Near Edge X-ray Absorption Fine Structure Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nihamkin</w:t>
+                <w:t xml:space="preserve">Robin Schürmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirit Anaby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+                <w:t xml:space="preserve">Chiara Nicolafrancesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R Milosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/acf81f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (45), pp.10173-10180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c01666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382272v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Protonation on the Molecular Structure of Adenosine 5′-Triphosphate: A Combined Theoretical and Near Edge X-ray Absorption Fine Structure Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
+                <w:t xml:space="preserve">Effect of protonation on the UV/VUV photostability of cyano-substituted anthracene and phenanthrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Jacovella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Schürmann</w:t>
+                <w:t xml:space="preserve">Christopher Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Nicolafrancesco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Adam Trevitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandar R Milosavljević</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (45), pp.10173-10180. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 670 (A&amp;A), pp.A181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c01666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288993v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV–VUV Photofragmentation Spectroscopy of Isolated Neutral Fragile Macromolecules: A Proof-of-Principle Based on a Deprotonated Vancomycin–Peptide Noncovalent Complex</w:t>
               </w:r>
@@ -1069,51 +1069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Abdelmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poully</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1173,90 +1173,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV/VUV photo-processing of protonated N -hetero(poly)acenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Jacovella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Trevitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 511 (4), pp.5656-5660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1535,1199 +1535,1199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrochemical relevance of VUV ionization of large PAH cations</w:t>
+                <w:t xml:space="preserve">Pulse Shape Discrimination in CUPID-Mo using Principal Component Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabi Wenzel</w:t>
+                <w:t xml:space="preserve">R. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Joblin</w:t>
+                <w:t xml:space="preserve">E. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+                <w:t xml:space="preserve">C. Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Rodriguez Castillo</w:t>
+                <w:t xml:space="preserve">A.S. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Mulas</w:t>
+                <w:t xml:space="preserve">F. Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 641, pp.id.A98. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (03), pp.P03032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/03/P03032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555766v2</w:t>
+                <w:t xml:space="preserve">hal-03091287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron UV photoactivation of trapped sodiated ions produced from poly(ethylene glycol) by electrospray ionization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Legros</w:t>
+                <w:t xml:space="preserve">Photon-induced Fragmentation of Zinc-based Oxoclusters for EUV Lithography Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Thakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Buchmann</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8773⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (2), pp.153-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2494/photopolymer.33.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946416v1</w:t>
+                <w:t xml:space="preserve">hal-03337979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-processing of astro-PAHs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+                <w:t xml:space="preserve">Oxygen K-shell spectroscopy of isolated progressively solvated peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Jänkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloš Lj. Ranković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/6/062002⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (23), pp.12909-12917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cp00994f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396783v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New exploration of the γ-gliadin structure through its partial hydrolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Photo-processing of astro-PAHs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rodriguez Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1412, pp.062002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/6/062002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.09.136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03111116v1</w:t>
+                <w:t xml:space="preserve">hal-02396783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse Shape Discrimination in CUPID-Mo using Principal Component Analysis</w:t>
+                <w:t xml:space="preserve">Astrochemical relevance of VUV ionization of large PAH cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Huang</w:t>
+                <w:t xml:space="preserve">Gabi Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Armengaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Bellini</w:t>
+                <w:t xml:space="preserve">Sarah Rodriguez Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Mulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 641, pp.id.A98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/03/P03032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03091287v1</w:t>
+                <w:t xml:space="preserve">hal-02555766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon-induced Fragmentation of Zinc-based Oxoclusters for EUV Lithography Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neha Thakur</w:t>
+                <w:t xml:space="preserve">Synchrotron UV photoactivation of trapped sodiated ions produced from poly(ethylene glycol) by electrospray ionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia Castellanos</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (S2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2494/photopolymer.33.153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03337979v1</w:t>
+                <w:t xml:space="preserve">hal-02946416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen K-shell spectroscopy of isolated progressively solvated peptide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New exploration of the γ-gliadin structure through its partial hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kari Jänkälä</w:t>
+                <w:t xml:space="preserve">Line Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloš Lj. Ranković</w:t>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Canon</w:t>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Bozek</w:t>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (23), pp.12909-12917. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 165 (Part A), pp.654-664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cp00994f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.09.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869461v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoprocessing of large PAH cations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vacuum-uv and low-energy electron-Induced dna strand breaks - influence of the dna sequence and substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming-Chao Ji</w:t>
+                <w:t xml:space="preserve">Stefanie Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bonnamy</w:t>
+                <w:t xml:space="preserve">Kenny Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin M. Schuermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Heck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Meiling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1743921319007063⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (6), pp.823-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201801152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090504v1</w:t>
+                <w:t xml:space="preserve">hal-02627419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum-uv and low-energy electron-Induced dna strand breaks - influence of the dna sequence and substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robin M. Schuermann</w:t>
+                <w:t xml:space="preserve">Photoprocessing of large PAH cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabi Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rodriguez Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Mulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Heck</w:t>
+                <w:t xml:space="preserve">Ming-Chao Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Till Meiling</w:t>
+                <w:t xml:space="preserve">Anthony Bonnamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (6), pp.823-830. </w:t>
+              <w:t xml:space="preserve">Proceedings of the International Astronomical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (S350), pp.388-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201801152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1743921319007063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627419v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time resolved transient circular dichroism spectroscopy using synchrotron natural polarization</w:t>
               </w:r>
@@ -2847,103 +2847,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of protein conformation and weak interactions on gamma-gliadin liquid-liquid phase separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2977,103 +2977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum-UV induced DNA strand breaks - influence of the radiosensitizers 5-bromouracil and 8-bromoadenine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Heck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin M. Schuermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (4), pp.1972-1979. </w:t>
@@ -3105,3594 +3105,3594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS/MS-Guided Isolation of Clarinoside, a New Anti-Inflammatory Pentalogin Derivative</w:t>
+                <w:t xml:space="preserve">Carotenoids: Experimental Ionization Energies and Capacity at Inhibiting Lipid Peroxidation in a Chemical Model of Dietary Oxidative Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Audoin</w:t>
+                <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Zampalégré</w:t>
+                <w:t xml:space="preserve">Michel Carail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Denis Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
+                <w:t xml:space="preserve">Olivier O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (5), pp.1237. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (22), pp.5860-5869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules23051237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b03447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560224v1</w:t>
+                <w:t xml:space="preserve">hal-01809582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced fragmentation of a tin-oxo cage compound</w:t>
+                <w:t xml:space="preserve">MS/MS-Guided Isolation of Clarinoside, a New Anti-Inflammatory Pentalogin Derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarich Haitjema</w:t>
+                <w:t xml:space="preserve">Coralie Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lianjia Wu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sonia Castellanos</w:t>
+                <w:t xml:space="preserve">Adam Zampalégré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2494/photopolymer.31.243⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23051237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627095v1</w:t>
+                <w:t xml:space="preserve">hal-04236790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoids: Experimental Ionization Energies and Capacity at Inhibiting Lipid Peroxidation in a Chemical Model of Dietary Oxidative Stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Carail</w:t>
+                <w:t xml:space="preserve">Radical Anions of Oxidized vs. Reduced Oxytocin: Influence of Disulfide Bridges on CID and Vacuum UV Photo-Fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Macaleese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Dangles</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b03447⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (9), pp.1826-1834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-018-1989-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809582v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS/MS-Guided Isolation of Clarinoside, a New Anti-Inflammatory Pentalogin Derivative</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme ultraviolet radiation: A mans of Ion activation for tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan P. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin R. Green</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23051237⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (12), pp.7176-7180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b01789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236790v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical Anions of Oxidized vs. Reduced Oxytocin: Influence of Disulfide Bridges on CID and Vacuum UV Photo-Fragmentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+                <w:t xml:space="preserve">Investigation of secondary structure evolution of micellar casein powder upon aging by FTIR and SRCD: Consequences on solubility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hédoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), pp.2243-2250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.8711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-018-1989-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01864504v1</w:t>
+                <w:t xml:space="preserve">hal-02621245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme ultraviolet radiation: A mans of Ion activation for tandem mass spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin R. Green</w:t>
+                <w:t xml:space="preserve">Spectroscopy and Photodissociation of the Perfluorooctanoate Anion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Douix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b01789⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (58), pp.15572-15576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201801997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621927v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of secondary structure evolution of micellar casein powder upon aging by FTIR and SRCD: Consequences on solubility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Photo-induced fragmentation of a tin-oxo cage compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarich Haitjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianjia Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.8711⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photopolymer Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.243-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2494/photopolymer.31.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621245v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy and Photodissociation of the Perfluorooctanoate Anion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Duflot</w:t>
+                <w:t xml:space="preserve">MS/MS-Guided Isolation of Clarinoside, a New Anti-Inflammatory Pentalogin Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Audoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zampalégré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23051237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201801997⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01851786v1</w:t>
+                <w:t xml:space="preserve">hal-02560224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOLEIL shining on the solution-state structure of biomacromolecules by synchrotron X-ray footprinting at the metrology beamline</w:t>
+                <w:t xml:space="preserve">Structural proteomics: Topology and relative accessibility of plant lipid droplet associated proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Baud</w:t>
+                <w:t xml:space="preserve">Pascale Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Aymé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Gohon</w:t>
+                <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577517002478⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608337v1</w:t>
+                <w:t xml:space="preserve">hal-03079506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural proteomics: Topology and relative accessibility of plant lipid droplet associated proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple electron capture from isolated protein poly-anions in collision with slow highly charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Milosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Aymé</w:t>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 169, pp.87-98. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (30), pp.19691-19698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp02075a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03079506v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple electron capture from isolated protein poly-anions in collision with slow highly charged ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoionization of the buckminsterfullerene cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Douix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cubaynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. R. Milosavljevic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. A. Huber</w:t>
+                <w:t xml:space="preserve">Jean-Marc Bizau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp02075a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607954v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization of the buckminsterfullerene cation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Duflot</w:t>
+                <w:t xml:space="preserve">Polyaromatic disordered carbon grains as carriers of the UV bump: Far-UV to mid-IR spectroscopy of laboratory analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisseth Gavilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Cuong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Cubaynes</w:t>
+                <w:t xml:space="preserve">Thomas Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bizau</w:t>
+                <w:t xml:space="preserve">Ivan Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.7-12. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 607, pp.A73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608333v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01626063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyaromatic disordered carbon grains as carriers of the UV bump: Far-UV to mid-IR spectroscopy of laboratory analogs</w:t>
+                <w:t xml:space="preserve">Gas-Phase Structural and Optical Properties of Homo- and Heterobimetallic Rhombic Dodecahedral Nanoclusters [Ag 14? n Cu n (C?C t Bu) 12 X] + (X = Cl and Br): Ion Mobility, VUV and UV Spectroscopy, and DFT Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisseth Gavilan</w:t>
+                <w:t xml:space="preserve">Steven Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Cuong Le</w:t>
+                <w:t xml:space="preserve">Chang Min Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pino</w:t>
+                <w:t xml:space="preserve">Athanasios Zavras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Alata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Marjan Krstic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730712⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (20), pp.10719 - 10727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01626063v1</w:t>
+                <w:t xml:space="preserve">hal-01544767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Structural and Optical Properties of Homo- and Heterobimetallic Rhombic Dodecahedral Nanoclusters [Ag 14? n Cu n (C?C t Bu) 12 X] + (X = Cl and Br): Ion Mobility, VUV and UV Spectroscopy, and DFT Calculations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SOLEIL shining on the solution-state structure of biomacromolecules by synchrotron X-ray footprinting at the metrology beamline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Min Choi</w:t>
+                <w:t xml:space="preserve">Anna Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Aymé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanasios Zavras</w:t>
+                <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjan Krstic</w:t>
+                <w:t xml:space="preserve">Isabelle Salard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chirot</w:t>
+                <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (20), pp.10719 - 10727. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.576-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577517002478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544767v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron impact action spectroscopy of mass/charge selected macromolecular ions: Inner-shell excitation of ubiquitin protein</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VUV PHOTO-PROCESSING OF PAH CATIONS: QUANTITATIVE STUDY ON THE IONIZATION VERSUS FRAGMENTATION PROCESSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junfeng Zhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rodriguez Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Joblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Mulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4941798⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 822 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/822/2/113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654722v1</w:t>
+                <w:t xml:space="preserve">hal-01360002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUV PHOTO-PROCESSING OF PAH CATIONS: QUANTITATIVE STUDY ON THE IONIZATION VERSUS FRAGMENTATION PROCESSES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassan Sabbah</w:t>
+                <w:t xml:space="preserve">VUV spectroscopy of carbon dust analogs: contribution to interstellar extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gavilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. C. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/822/2/113⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360002v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03744578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUV spectroscopy of carbon dust analogs: contribution to interstellar extinction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Giuliani</w:t>
+                <w:t xml:space="preserve">Probing the solution structure of Factor H using hydroxyl radical protein footprinting and cross-linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Salard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Le Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527098⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 473 (12), pp.1805-1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20160225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03744578v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the solution structure of Factor H using hydroxyl radical protein footprinting and cross-linking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Le Mignon</w:t>
+                <w:t xml:space="preserve">Online coupling of high-resolution chromatography with extreme UV photon activation tandem mass spectrometry: Application to the structural investigation of complex glycans by dissociative photoionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BCJ20160225⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 933, pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2016.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966773v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online coupling of high-resolution chromatography with extreme UV photon activation tandem mass spectrometry: Application to the structural investigation of complex glycans by dissociative photoionization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Design and performance of an instrument for electron impact tandem mass spectrometry and action spectroscopy of mass/charge selected macromolecular ions stored in RF ion trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Rankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R. Milosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2016.05.036⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (6), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2016-70108-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597728v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance of an instrument for electron impact tandem mass spectrometry and action spectroscopy of mass/charge selected macromolecular ions stored in RF ion trap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandar Rankovic</w:t>
+                <w:t xml:space="preserve">Charge transfer dissociation of complex oligosaccharides: Comparison with collision-induced dissociation and extreme ultraviolet dissociative photoionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2016-70108-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (10), pp.1614-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-016-1453-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608340v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer dissociation of complex oligosaccharides: Comparison with collision-induced dissociation and extreme ultraviolet dissociative photoionization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Single-Photon, Double Photodetachment of Nickel Phthalocyanine Tetrasulfonic Acid 4-Anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vojkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-016-1453-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (13), pp.2586-2590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608332v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Photon, Double Photodetachment of Nickel Phthalocyanine Tetrasulfonic Acid 4-Anions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marin Vojkovic</w:t>
+                <w:t xml:space="preserve">Electron impact action spectroscopy of mass/charge selected macromolecular ions: Inner-shell excitation of ubiquitin protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloš Lj. Ranković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (13), pp.2586-2590. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (6), pp.64101 - 64106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4941798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344589v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray-induced radiophotodynamic therapy (RPDT) using lanthanide micelles: Beyond depth limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">K-shell excitation and ionization of a gas-phase protein: interplay between electronic structure and protein folding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slávka Kaščáková</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Christophe Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloš Lj. Ranković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lacerda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mercère</w:t>
+                <w:t xml:space="preserve">Catalin Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12274-015-0747-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (16), pp.3132-3138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479428v1</w:t>
+                <w:t xml:space="preserve">hal-01241052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-shell excitation and ionization of a gas-phase protein: interplay between electronic structure and protein folding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
+                <w:t xml:space="preserve">Binding site of different tannins on a human salivary proline-rich protein evidenced by dissociative photoionization tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nicolas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Canon</w:t>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalin Miron</w:t>
+                <w:t xml:space="preserve">Matthieu Refregiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (16), pp.3132-3138. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (20), pp.3039-3044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241052v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding site of different tannins on a human salivary proline-rich protein evidenced by dissociative photoionization tandem mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Canon</w:t>
+                <w:t xml:space="preserve">Using DNA origami nanostructures to determine absolute cross sections for uv photon-induced dna strand breakage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ployon</w:t>
+                <w:t xml:space="preserve">Jenny Rackwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Mazauric</w:t>
+                <w:t xml:space="preserve">Robin Schuerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Refregiers</w:t>
+                <w:t xml:space="preserve">Julia Prinz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.11.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (22), pp.4589-4593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b02238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212002v1</w:t>
+                <w:t xml:space="preserve">hal-02635802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using DNA origami nanostructures to determine absolute cross sections for uv photon-induced dna strand breakage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Vogel</w:t>
+                <w:t xml:space="preserve">Exploring the peptide fragmentation mechanisms under atmospheric pressure photoionization using tunable VUV synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Rackwitz</w:t>
+                <w:t xml:space="preserve">Alain Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Schuerman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b02238⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 379, pp.80-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635802v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the peptide fragmentation mechanisms under atmospheric pressure photoionization using tunable VUV synchrotron radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray-induced radiophotodynamic therapy (RPDT) using lanthanide micelles: Beyond depth limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slávka Kaščáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Méjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Sara Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Brunelle</w:t>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Touboul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 379, pp.80-86. </w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (7), pp.2373 - 2379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12274-015-0747-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142939v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-energy photon activation tandem mass spectrometry provides unprecedented insights into the structure of highly sulfated oligosaccharides extracted from macroalgal cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6756,77 +6756,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action spectroscopy of a protonated peptide in the ultraviolet range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6886,64 +6886,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VUV action spectroscopy of protonated leucine-enkephalin peptide in the 6-14 eV range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lj. Ranković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7003,103 +7003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase VUV photoionisation and photofragmentation of the silver deuteride nanocluster [Ag10D8L6]2+ (L = bis(diphenylphosphino)methane). A joint experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Krstić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (39), pp.25772 - 25777. </w:t>
@@ -7131,7563 +7131,7563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the structure of isomeric oligosaccharides in a complex mixture by tandem mass spectrometry: photon activation with vacuum ultra-violet brings unique information and enables definitive structure assignment.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Energy-Dependent UV Photodissociation of Gas-Phase Adenosine Monophosphate Nucleotide Ions: The Role of a Single Solvent Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R. Milosavljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+                <w:t xml:space="preserve">Viktor Z. Cerovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bittebiere</w:t>
+                <w:t xml:space="preserve">Milosg Lj. Rankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Enjalbert</w:t>
+                <w:t xml:space="preserve">Nikola Skoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 807, pp.84-95. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (11), pp.1994 - 1999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jz500696b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954660v1</w:t>
+                <w:t xml:space="preserve">hal-02638052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic oligomer analysis using atmospheric pressure photoionization mass spectrometry at different photon energies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VUV photofragmentation of protonated leucine-enkephalin peptide dimer below ionization energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R. Milosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Z. Cerovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Lj. Rankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.036⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (3), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40826-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112301v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Dependent UV Photodissociation of Gas-Phase Adenosine Monophosphate Nucleotide Ions: The Role of a Single Solvent Molecule</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthetic oligomer analysis using atmospheric pressure photoionization mass spectrometry at different photon energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Desmazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz500696b⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 808, pp.220-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638052v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUV photofragmentation of protonated leucine-enkephalin peptide dimer below ionization energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nahon</w:t>
+                <w:t xml:space="preserve">Multiple Electron Ejection from Proteins Resulting from Single-Photon Excitation in the Valence Shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Macaleese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40826-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (10), pp.1666-1671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz500489s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211078v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Electron Ejection from Proteins Resulting from Single-Photon Excitation in the Valence Shell</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luke Macaleese</w:t>
+                <w:t xml:space="preserve">X-ray induced fragmentation of size-selected salt cluster-ions stored in an ion trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauritz J. Ryding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Patanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dugourd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Johannes Niskanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazieli Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz500489s⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (88), pp.47743-47751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra09787d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345021v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray induced fragmentation of size-selected salt cluster-ions stored in an ion trap</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of synchrotron radiation to photoactivation studies of biomolecular ions in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra09787d⟩</w:t>
+              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, The French Regional Issue of Mass Spectrometry Reviews, 33 (6), pp.424-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mas.21398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02637566v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939803v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of synchrotron radiation to photoactivation studies of biomolecular ions in the gas phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Letter: Determination of ionization energies of a monoterpene series by atmospheric pressure photoionization using tunable vacuum ultraviolet synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nahon</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mas.21398⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (5), pp.403-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1255/ejms.1291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-00939803v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter: Determination of ionization energies of a monoterpene series by atmospheric pressure photoionization using tunable vacuum ultraviolet synchrotron radiation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deciphering the structure of isomeric oligosaccharides in a complex mixture by tandem mass spectrometry: photon activation with vacuum ultra-violet brings unique information and enables definitive structure assignment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bittebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 807, pp.84-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1255/ejms.1291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01163145v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of the salivary proline-rich protein IB5 in the presence of the tannin EgCG.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Titan's atmosphere simulation experiment using continuum UV-VUV synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Paté</w:t>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Cheynier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la3041715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.778-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgre.20064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837675v1</w:t>
+                <w:t xml:space="preserve">hal-00793818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodissociation and dissociative photoionization mass spectrometry of proteins and noncovalent protein-ligand complexes.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of hydrophobic peptides in the presence of detergent by photoionization mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Réfrégiers</w:t>
+                <w:t xml:space="preserve">Aïcha Bagag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L. Nahon</w:t>
+                <w:t xml:space="preserve">Jean-Michel Jault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Sidahmed-Adrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201304046⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00939839v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUV photochemistry simulation of planetary upper atmosphere using synchrotron radiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valence shell direct double photodetachment in polyanions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Correia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0909049513013538⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (6), pp.3024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/6/063024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830939v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum ultraviolet action spectroscopy of polysaccharides.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanosolvation-induced stabilization of a protonated peptide dimer isolated in the gas phase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Z Cerovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-013-0657-2⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (28), pp.7286-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201301667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864641v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's atmosphere simulation experiment using continuum UV-VUV synchrotron radiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Giuliani</w:t>
+                <w:t xml:space="preserve">Vacuum ultraviolet action spectroscopy of polysaccharides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgre.20064⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (8), pp.1271-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-013-0657-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793818v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of hydrophobic peptides in the presence of detergent by photoionization mass spectrometry.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Photo-induced electron detachment of protein polyanions in the VUV range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079033⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4790165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326069v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence shell direct double photodetachment in polyanions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Canon</w:t>
+                <w:t xml:space="preserve">Fold of an oleosin targeted to cellular oil bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank F. Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoi Z. Erpapazoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franjo F. Jagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/6/063024⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1828 (8), pp.1881 - 1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2013.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880436v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosolvation-induced stabilization of a protonated peptide dimer isolated in the gas phase.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Aggregation of the salivary proline-rich protein IB5 in the presence of the tannin EgCG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nahon</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201301667⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (6), pp.1926-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la3041715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00863857v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced electron detachment of protein polyanions in the VUV range</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Photodissociation and dissociative photoionization mass spectrometry of proteins and noncovalent protein-ligand complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R A. R. Milosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. van Der Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Réfrégiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4790165⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (32), pp.8377-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201304046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646411v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fold of an oleosin targeted to cellular oil bodies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+                <w:t xml:space="preserve">VUV photochemistry simulation of planetary upper atmosphere using synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoi Z. Erpapazoglou</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franjo F. Jagic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1828 (8), pp.1881 - 1888. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.587-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2013.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0909049513013538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001033v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure photoionization using tunable VUV synchrotron radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Formation and Fragmentation of Radical Peptide Anions: Insights from Vacuum Ultra Violet Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Rouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.274-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-011-0285-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650785v1</w:t>
+                <w:t xml:space="preserve">hal-02646713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and Fragmentation of Radical Peptide Anions: Insights from Vacuum Ultra Violet Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+                <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at Soleil. Application to Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-011-0285-7⟩</w:t>
+              <w:t xml:space="preserve">EAS Publications Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.199-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1258031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646713v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at Soleil. Application to Titan's atmosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Cernogora</w:t>
+                <w:t xml:space="preserve">VUV synchrotron radiation: a new activation technique for tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Refregiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS Publications Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/eas/1258031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.174 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0909049512001057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830867v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUV synchrotron radiation: a new activation technique for tandem mass spectrometry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Atmospheric pressure photoionization study of post-translational modifications: The case of palmitoylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Bagag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Refregiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0909049512001057⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 328, pp.23 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2012.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644168v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure photoionization study of post-translational modifications: The case of palmitoylation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast [i]in vacuo[/i] photon shutter for synchrotron radiation quadrupole ion trap tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Milosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Refregiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279, pp.34-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2012.07.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645161v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast [i]in vacuo[/i] photon shutter for synchrotron radiation quadrupole ion trap tandem mass spectrometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Structure and Charge-State Dependence of the Gas-Phase Ionization Energy of Proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R Milosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Refregiers</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.032⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201204435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224583v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Charge-State Dependence of the Gas-Phase Ionization Energy of Proteins.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolas</w:t>
+                <w:t xml:space="preserve">DISCO synchrotron-radiation circular-dichroism endstation at SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha-Phuong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavanya Premvardhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201204435⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59, pp.1109 - 835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0909049512030002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00727349v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase protein inner-shell spectroscopy by coupling an ion trap with a soft x-ray beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (9), pp.1191 - 1196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jz300324z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric pressure photoionization mass spectrometry of guanine using tunable synchrotron VUV radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Allegrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laprévote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 321-322, pp.14-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijms.2012.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCO synchrotron-radiation circular-dichroism endstation at SOLEIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bac</w:t>
+                <w:t xml:space="preserve">Mid- and far-infrared absorption spectroscopy of Titan's aerosols analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0909049512030002⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 221 (1), pp.320-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480932v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid- and far-infrared absorption spectroscopy of Titan's aerosols analogues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Atmospheric pressure photoionization using tunable VUV synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Giorgetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Vinatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">V. Rouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 221 (1), pp.320-327. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279, pp.114 - 117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.07.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723548v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase photo-formation and vacuum UV photofragmentation spectroscopy of tryptophan and tyrosine radical-containing peptides.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Separation of peptides from detergents using ion mobility spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Bagag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Refregiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (32), pp.8933-9. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (22), pp.3436 - 3440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp205617x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.5242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228312v1</w:t>
+                <w:t xml:space="preserve">hal-02643596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization of a protein isolated in vacuo</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric pressure photoionization of peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dehon</w:t>
+                <w:t xml:space="preserve">A. Bagag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Thissen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Laprévote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (34), pp.15432 - 15436. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 299 (1), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cp21211g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2010.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644109v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of peptides from detergents using ion mobility spectrometry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photoionization of a protein isolated in vacuo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dehon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (34), pp.15432 - 15436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp21211g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.5242⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02643596v1</w:t>
+                <w:t xml:space="preserve">hal-02644109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure photoionization of peptides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A differential pumping system to deliver windowless VUV photons at atmospheric pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (Pt 4), pp.546-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0909049511016517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2010.08.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00551618v1</w:t>
+                <w:t xml:space="preserve">hal-00606958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A differential pumping system to deliver windowless VUV photons at atmospheric pressure.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Duval</w:t>
+                <w:t xml:space="preserve">High water solubility and fold in amphipols of proteins with large hydrophobic regions: Oleosins and caleosin from seed lipid bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gohon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Celia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0909049511016517⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1808 (3), pp.706-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606958v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High water solubility and fold in amphipols of proteins with large hydrophobic regions: Oleosins and caleosin from seed lipid bodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Celia</w:t>
+                <w:t xml:space="preserve">Gas phase photo-formation and vacuum UV photofragmentation spectroscopy of tryptophan and tyrosine radical-containing peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1808 (3), pp.706-716. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (32), pp.8933-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp205617x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999885v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron UV Fluorescence Microscopy Uncovers New Probes in Cells and Tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Jamme</w:t>
+                <w:t xml:space="preserve">Structural study of acetogenins by tandem mass spectrometry under high and low collision energy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Allegrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Villette</w:t>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 (5), pp.507-514. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (24), pp.3602-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927610093852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.4805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609593v1</w:t>
+                <w:t xml:space="preserve">hal-00538931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of acetogenins by tandem mass spectrometry under high and low collision energy.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ability of a salivary intrinsically unstructured protein to bind different tannin targets revealed by mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 398 (2), pp.815-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-3997-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.4805⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538931v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of a salivary intrinsically unstructured protein to bind different tannin targets revealed by mass spectrometry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synchrotron UV Fluorescence Microscopy Uncovers New Probes in Cells and Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-010-3997-9⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (5), pp.507-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927610093852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02664266v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of Titan's tholins: solubility, morphology and molecular structure revisited</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+                <w:t xml:space="preserve">DISCO: a low-energy multipurpose beamline at synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Bonnet</w:t>
+                <w:t xml:space="preserve">Valérie Rouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Quirico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Thissen</w:t>
+                <w:t xml:space="preserve">Frank Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Giorgetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp904735q⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (Pt 6), pp.835 - 841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0909049509034049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429179v1</w:t>
+                <w:t xml:space="preserve">hal-01479318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCO: a low-energy multipurpose beamline at synchrotron SOLEIL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Rouam</w:t>
+                <w:t xml:space="preserve">Characterization, stoichiometry, and stability of salivary protein-tannin complexes by ESI-MS and ESI-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Frank Wien</w:t>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Giorgetta</w:t>
+                <w:t xml:space="preserve">Therese Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0909049509034049⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 395 (8), pp.2535-2545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-009-3180-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479318v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, stoichiometry, and stability of salivary protein-tannin complexes by ESI-MS and ESI-MS/MS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Therese Marlin</w:t>
+                <w:t xml:space="preserve">Electronic states of neutral and ionized tetrahydrofuran studied by VUV spectroscopy and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique V. Cheynier</w:t>
+                <w:t xml:space="preserve">Paulo Limão-Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Milosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Marinkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-009-3180-3⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (1), pp.97-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2008-00154-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658795v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic states of neutral and ionized tetrahydrofuran studied by VUV spectroscopy and ab initio calculations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulo Limão-Vieira</w:t>
+                <w:t xml:space="preserve">Chemical characterization of Titan's tholins: solubility, morphology and molecular structure revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Duflot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. R. Milosavljevic</w:t>
+                <w:t xml:space="preserve">Jean-Yves Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. P. Marinkovic</w:t>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 51 (1), pp.97-108. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (42), pp.11195-11203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2008-00154-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp904735q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880769v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure photoionization mass spectrometry of oligodeoxyribonucleotides.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Laprévote</w:t>
+                <w:t xml:space="preserve">Electronic excitation of gaseous acetic acid studied by K-shell electron energy loss spectroscopy and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Heinesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Hubin-Franskin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1255/ejms.913⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 277 (1-3), pp.70-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2008.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294572v1</w:t>
+                <w:t xml:space="preserve">hal-00881114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic excitation of gaseous acetic acid studied by K-shell electron energy loss spectroscopy and ab initio calculations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Flament</w:t>
+                <w:t xml:space="preserve">Electronic state spectroscopy of c-C5F8 explored by photoabsorption, electron impact, photoelectron spectroscopies and ab initio calculations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Limão-Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vasekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. C. Lourenço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (13), pp.2782-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp7107939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2008.05.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00881114v1</w:t>
+                <w:t xml:space="preserve">hal-00880656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic state spectroscopy of c-C5F8 explored by photoabsorption, electron impact, photoelectron spectroscopies and ab initio calculations.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric pressure photoionization mass spectrometry of oligodeoxyribonucleotides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bagag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laprévote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (2), pp.71-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1255/ejms.913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp7107939⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00880656v1</w:t>
+                <w:t xml:space="preserve">hal-00294572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C 1s and N 1s core excitation of aniline: Experiment by electron impact and ab initio calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Duflot</w:t>
+                <w:t xml:space="preserve">Perfluorocyclobutane electronic state spectroscopy by high-resolution vacuum ultraviolet photoabsorption, electron impact, HeI photoelectron spectroscopy, and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Limão-Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vasekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. C. Lourenço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Flament</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Grogna</w:t>
+                <w:t xml:space="preserve">P. M. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 75 (5), pp.52719. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.75.052719⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 76 (3), pp.32509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.76.032509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880752v1</w:t>
+                <w:t xml:space="preserve">hal-00881099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric pressure photoionization mass spectrometry of nucleic bases, ribonucleosides and ribonucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bagag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laprévote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 264 (1), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijms.2007.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfluorocyclobutane electronic state spectroscopy by high-resolution vacuum ultraviolet photoabsorption, electron impact, HeI photoelectron spectroscopy, and ab initio calculations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. M. C. Lourenço</w:t>
+                <w:t xml:space="preserve">C 1s and N 1s core excitation of aniline: Experiment by electron impact and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. Santos</w:t>
+                <w:t xml:space="preserve">M. Grogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76 (3), pp.32509. </w:t>
+              <w:t xml:space="preserve">, 2007, 75 (5), pp.52719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.76.032509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.75.052719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881099v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of hexafluorobenzene by high-resolution vacuum ultraviolet photo-absorption and He(I) photoelectron spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of a bisquaternary ammonium salt by atmospheric pressure photoionization mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Motch</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Debois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laprévote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.05.032⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12, pp.189-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1255/ejms.803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740346v1</w:t>
+                <w:t xml:space="preserve">hal-00089074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation induced in atmospheric pressure photoionization of peptides.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Acetic acid electronic state spectroscopy by high-resolution vacuum ultraviolet photo-absorption, electron impact, He(I) photoelectron spectroscopy and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Limão-Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Parafita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.1122⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 324 (2-3), pp.339-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2005.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123653v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a bisquaternary ammonium salt by atmospheric pressure photoionization mass spectrometry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electronic structure of hexafluorobenzene by high-resolution vacuum ultraviolet photo-absorption and He(I) photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Motch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Limão-Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J. Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12, pp.189-197. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 328 (1-3), pp.183-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1255/ejms.803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089074v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetic acid electronic state spectroscopy by high-resolution vacuum ultraviolet photo-absorption, electron impact, He(I) photoelectron spectroscopy and ab initio calculations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Fragmentation induced in atmospheric pressure photoionization of peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Debois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mota</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Laprevote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 324 (2-3), pp.339-349. </w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41(12) (12), pp.1554-1560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2005.10.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jms.1122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880749v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio and experimental study of the K-shell spectra of 2,5-dihydrofuran</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Heinesch</w:t>
+                <w:t xml:space="preserve">Elastic scattering of electrons from tetrahydrofuran molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Milosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Sevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M.-J. Hubin-Franskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Marinkovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CHEMPHYS.2004.10.007⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35 (2), pp.411-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00191-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880760v1</w:t>
+                <w:t xml:space="preserve">hal-01740350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic scattering of electrons from tetrahydrofuran molecule</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ab~initio and experimental study of the K-shell spectra of s-triazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heinesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 35 (2), pp.411-416. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00191-8⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 35 (2), pp.239-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00193-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740350v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab~initio and experimental study of the K-shell spectra of s-triazine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Heinesch</w:t>
+                <w:t xml:space="preserve">Water VUV electronic state spectroscopy by synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Parafita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Hubin-Franskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.C. Lourenço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00193-6⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 416 (1-3), pp.152-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2005.09.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880750v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water VUV electronic state spectroscopy by synchrotron radiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
+                <w:t xml:space="preserve">Ab initio and experimental study of the K-shell spectra of 2,5-dihydrofuran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heinesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Hubin-Franskin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M.C. Lourenço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 416 (1-3), pp.152-159. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 310, pp.67-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2005.09.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.CHEMPHYS.2004.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740347v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the valence shell electronic spectroscopy of 2-vinyl furan</w:t>
               </w:r>
@@ -14699,51 +14699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. C. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. V. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14807,90 +14807,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of SF5CF3 by electron energy loss spectroscopy, VUV photo-absorption and photoelectron spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Limão-Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Kendall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14947,865 +14947,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electronic states of 2-furanmethanol (furfuryl alcohol) studied by photon absorption and electron impact spectroscopies</w:t>
+                <w:t xml:space="preserve">Molecular structure and vibrational analysis of 2-vinyl furan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Hubin-Franskin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1603733⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 379 (5-6), pp.406-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2003.08.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739281v1</w:t>
+                <w:t xml:space="preserve">hal-01739284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core shell excitation of furan at the O1s and C1s edges: An experimental and ab initio study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Hubin-Franskin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 119 (17), pp.8946-8955. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1606441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular structure and vibrational analysis of 2-vinyl furan</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron and photon induced processes in SF5CF3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Limão-Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Kendall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J. Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heinesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 379 (5-6), pp.406-411. </w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (1-2), pp.193-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2003.08.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0969-806X(03)00279-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739284v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and photon induced processes in SF5CF3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">2-methyl furan: An experimental study of the excited electronic levels by electron energy loss spectroscopy, vacuum ultraviolet photoabsorption, and photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Limão-Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Heinesch</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0969-806X(03)00279-2⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 119 (7), pp.3670-3680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1590960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739293v1</w:t>
+                <w:t xml:space="preserve">hal-01739301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-methyl furan: An experimental study of the excited electronic levels by electron energy loss spectroscopy, vacuum ultraviolet photoabsorption, and photoelectron spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. J. Mason</w:t>
+                <w:t xml:space="preserve">Thiazyl chloride: an experimental and theoretical study of the valence shell HeI photoelectron spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Robbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. C. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1590960⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 288 (2-3), pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0104(02)00966-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739301v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiazyl chloride: an experimental and theoretical study of the valence shell HeI photoelectron spectrum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Robbe</w:t>
+                <w:t xml:space="preserve">The electronic states of 2-furanmethanol (furfuryl alcohol) studied by photon absorption and electron impact spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. C. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Limão-Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 119 (14), pp.7282-7288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1603733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0301-0104(02)00966-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00880747v1</w:t>
+                <w:t xml:space="preserve">hal-01739281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic excitation and optical cross sections of methylamine and ethylamine in the UV–VUV spectral region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Hubin-Franskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15895,51 +15895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowest energy triplet states of furan, studied by high resolution electron energy loss spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Hubin-Franskin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 205 (1-3), pp.163-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16114,64 +16114,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Motte-Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. C. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16248,77 +16248,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Motte-Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 110 (21), pp.10307-10315. </w:t>
@@ -16522,90 +16522,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen K-shell spectroscopy of isolated bare and solvated peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Lj. Rankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jänkälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16647,90 +16647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoionization of the Buckminsterfullerene Cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Douix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cubaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bizau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16887,701 +16887,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced fragmentation of gas-phase protonated leucine-enkephalin peptide in the VUV range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Astringency and the interactions between a human salivary proline-rich protein and tannins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lj Rankovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Canon</w:t>
+                <w:t xml:space="preserve">Mathieu Réfrégiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nahon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pérez Javier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29.International Conference on Photonic, Electronic, and Atomic Collisions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10. SOLEIL Users Meeting, Satellite WorkShop INRA‐SOLEIL: The Synchrotron Approach in Agriculture, Food and Environment Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Synchrotron SOLEIL, Jan 2015, Saint-Aubin, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740171v1</w:t>
+                <w:t xml:space="preserve">hal-02916255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodissociation of protonated Leucine-Enkephalin peptide in the VUV range</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photon activation of peptides in the VUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Milosavjevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Toledo, Spain. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/11/112030⟩</w:t>
+              <w:t xml:space="preserve">, Universidad Autónoma de Madrid. Madrid, ESP.; Consejo Superior de Investigaciones Científicas (Spain) (CSIC). Madrid, ESP.; Asociación para la Promoción de la Química Teórica y Computacional (APQTC). ESP., Jul 2015, Tolède, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/1/012032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264208v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon activation of peptides in the VUV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Microanalyse à haute résolution du bois et dendrochronologie des arbres tropicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA-SOLEIL: the synchrotron approach in agriculture, food and environment sciences. INRA-SOLEIL2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Saint-Aubin, France. 23 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740701v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astringency and the interactions between a human salivary proline-rich protein and tannins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Photodissociation of protonated Leucine-Enkephalin peptide in the VUV range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Lj. Ranković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Z. Cerovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pérez Javier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. SOLEIL Users Meeting, Satellite WorkShop INRA‐SOLEIL: The Synchrotron Approach in Agriculture, Food and Environment Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29. International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toledo, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/11/112030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916255v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microanalyse à haute résolution du bois et dendrochronologie des arbres tropicaux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Photoinduced fragmentation of gas-phase protonated leucine-enkephalin peptide in the VUV range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lj Rankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Milosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA-SOLEIL: the synchrotron approach in agriculture, food and environment sciences. INRA-SOLEIL2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29.International Conference on Photonic, Electronic, and Atomic Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autónoma de Madrid. ESP., Jul 2015, Tolède, Spain. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/1/012034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739769v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of the binding site of different model tannins on the salivary PRP IB5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17623,90 +17623,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling isomeric structures of oligosaccharides by VUVPD and VUVEPD experiments: Towards an unambiguous and complete sequencing of isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL Users Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17731,103 +17731,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of the binding site of different model tannins on the salivary PRP IB5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. european symposium on Saliva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands. 1 p</w:t>
@@ -17856,90 +17856,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of the tannin-binding site on the salivary PRP IB5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume van Der Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17994,90 +17994,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction fo energetic photons with bare and nanosolvated biopolymers isolated in the gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Z. Cerovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd Nanoscale Insights into Ion Beam Cancer Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sopot, Poland</w:t>
@@ -18132,77 +18132,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL Users Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Orsay, France</w:t>
@@ -18231,90 +18231,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the structure of oligosaccharides by a new tandem mass spectrometry method based on photo-activation in the VUV range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bittebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18356,130 +18356,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at soleil. application to titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECLA: European Conference on Laboratory Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.199-203, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/eas/1258031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750391v1</w:t>
@@ -18503,90 +18503,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of VUV synchroton radiation to proteomic and analytical mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. international conference on Synchroton radiation instrumentation (Sri 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lyon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18611,51 +18611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of innovative techniques based on X-ray synchrotron radiation in advanced regenerative orthodontics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18736,77 +18736,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of non-covalent protein-ligand binding sites by top-down mass spectrometry based on vacuum ultra-violet (VUV) activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18861,103 +18861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the structure of plant wall polysaccharides by emerging mass spectrometry techniques : an illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Seaweed Polysaccharides Workshop (PSP 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Polysaccharide Network of Excellence (EPNOE). FRA., Jul 2012, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18982,51 +18982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of innovative techniques based on X-ray synchrotron radiation in advanced regenerative orthodontics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19107,90 +19107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannin interactions with a human basic salivary proline rich protein studied by mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ballivian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19232,90 +19232,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry contribution to understand function of an human intrinsically unstructured protein involved in astringency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ballivian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19607,77 +19607,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannins interactions with a human basic salivary proline rich protein studied by mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Boze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19872,51 +19872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural convergence of lipid droplet associated hairpin proteins? From research to biotechnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20010,90 +20010,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray-induced radiophotodynamic therapy (RPDT) using lanthanide micelles: Beyond depth limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slávka Kaščáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th annual meeting of the European Society for Molecular Imaging – ESMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Cologne, Germany</w:t>
@@ -20122,353 +20122,353 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray-induced radiophotodynamic therapy (RPDT) using lanthanide micelles: Beyond depth limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Slávka Kaščáková</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaščáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mercère</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNano Annual Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">6th EuCheMS Chemistry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453468v1</w:t>
+                <w:t xml:space="preserve">hal-03300671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray-induced radiophotodynamic therapy (RPDT) using lanthanide micelles: Beyond depth limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Kaščáková</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slávka Kaščáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Mercère</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EuCheMS Chemistry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Seville, Spain</w:t>
+              <w:t xml:space="preserve">SFNano Annual Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300671v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron X-ray footprinting – Mass-spectrometry to probe structure of proteins in interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Tâche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLEIL Users’ Meeting, Satellite Workshop 2015 INRA-SOLEIL: The Synchrotron Approach in Agriculture, Food and Environment Sciences (INRA-SOLEIL2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Gif-sur-Yvette, France. 2015</w:t>
@@ -20549,51 +20549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franjo Jagic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLEIL Users’ Meeting, Satellite Workshop 2015 INRA-SOLEIL: The Synchrotron Approach in Agriculture, Food and Environment Sciences (INRA-SOLEIL2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Gif-sur-Yvette, France. , 2015</w:t>
@@ -20622,103 +20622,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the structure of pectic oligosaccharides by a new tandem mass spectrometry method based on photo-activation in the Vacuum UltraViolet range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacifichem 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Honolulu, United States. 2015</w:t>
@@ -20747,77 +20747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and structural studies of lipid droplets using synchrotron light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20898,64 +20898,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Milosavljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Refregiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20993,77 +20993,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and structural studies of lipid droplets using synchrotron light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21118,103 +21118,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VUV photofragmentation of protonated leucine-enkephalin peptide: partial ion yield dependence on type of sequence fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Lj. Rankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Z. Cerovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. international conference on Photonic, electronic and atomic collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lanzhou, China. , 1 p., 2013</w:t>
@@ -21243,103 +21243,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">УТИЦАЈ НАНОСОЛВАТАЦИЈЕ НА СТАБИЛНОСТ ПЕПТИДА ИЗОЛОВАНОГ У ГАСНОЈ ФАЗИ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Lj. Rankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Z. Cerovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. congress of Serbian Physicists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vrnjačka Banja, Serbia. 1 p., 2013</w:t>
@@ -21368,103 +21368,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VUV photodissociation of bare and nanosolvated protonated nucleotide isolated in the gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Z. Cerovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Lj. Rankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Nanoscale insights into ion beam cancer therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Sopot, Poland. 1 p., 2013</w:t>
@@ -21493,103 +21493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's atmosphere simulation experiment using a continuous-spectrum UV-VUV synchrotron beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Madrid, Spain. 7, pp.EPSC2012-194, 2012</w:t>
@@ -21618,103 +21618,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast lipid bodies under sunlights, dynamic and structural studies using SMIS and DISCO beamlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David J.-D. Vindigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Tâche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soleil User Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012</w:t>
@@ -21743,90 +21743,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of VUV synchrotron radiation to proteomic and analytical mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21868,103 +21868,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APSIS: a Titan's atmosphere simulation experiment using a continuous-spectrum UV synchrotron beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. 6, pp.EPSC-DPS2011-775</w:t>
@@ -21993,103 +21993,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far infrared properties of Titan's tholins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
@@ -22131,77 +22131,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of a linear ion trap with a VUV beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAP Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22226,90 +22226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VUV-photodissociation of peptides in the gas phase probed by synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume van Der Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22351,90 +22351,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VUV-photodissociation of peptides in the gas phase probed by synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume van Der Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22476,103 +22476,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la spectrométrie de masse à l'étude d'une protéine non structurée riche en proline impliquée dans le phénomène d'astringence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Boze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t>
@@ -22786,64 +22786,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RADIOLUMINESCENT COMPOUND FOR RADIOTHERAPY AND DEEP PHOTODYNAMIC THERAPY AND DEVICE FOR DEEP PHOTODYNAMIC THERAPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slávka Kaščáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22900,64 +22900,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Refregiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar R. Milosavljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2555225. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23007,103 +23007,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astringency and the interaction between a human salivary proline rich-protein and tannins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -23125,103 +23125,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensation d’astringence sous les rayons UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar R Milosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume van Der Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Refregiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -23243,51 +23243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure des protéines stabilisatrices des réserves lipidiques de plantes oléagineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gohon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23558,51 +23558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D63E21AD"/>
+    <w:nsid w:val="02F38600"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23789,51 +23789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-giuliani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1710-4933" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219817731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/184151050089333411309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1476-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088992v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Aloui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourderioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Jacovella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hansen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Trevitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245715" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213652v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c01973" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311924v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Licht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Barreiro-Lage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202218770" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nihamkin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirit Anaby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/acf81f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattioli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nicolafrancesco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c01666" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Abdelmouleh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c07744" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Jacovella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac496" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03103354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bilong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Bayat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jer&#244;me" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buchmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00392" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555766v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Wenzel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rodriguez Castillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mulas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038139" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8773" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396783v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/6/062002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Sahli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.09.136" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armengaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barabash" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/03/P03032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Thakur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castellanos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.33.153" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Lj. Rankovi&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp00994f" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Chao Ji" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnamy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921319007063" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Vogel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Ebel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Schuermann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Meiling" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201801152" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auvray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dennetiere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5120346" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618334v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49745-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp06813e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Audoin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zampal&#233;gr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Blanchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roulland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051237" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627095v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarich Haitjema" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjia Wu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.31.243" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809582v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carail" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dangles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b03447" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236790v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864504v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-1989-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621927v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P. Williams" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Green" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b01789" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621245v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8711" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851786v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Douix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801997" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517002478" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079506v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.09.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF54RTVK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02075a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cubaynes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bizau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02558" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01626063v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisseth Gavilan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Cuong Le" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alata" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730712" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544767v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Daly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Min Choi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Zavras" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Krstic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02663" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654722v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941798" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Zhen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/822/2/113" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03744578v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavilan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alata" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Le" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527098" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966773v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Mignon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20160225" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597728v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.05.036" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608340v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R. Milosavljevic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2016-70108-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608332v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1453-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344589v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01030" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479428v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sl&#225;vka Ka&#353;&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0747-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Miron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01288" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212002v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ployon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Refregiers" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.11.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635802v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rackwitz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Schuerman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Prinz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b02238" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142939v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;jean" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.12.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117589v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5036007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220053v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP04762A" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298404v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lj. Rankovi&#263;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939080" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344698v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Krsti&#263;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01160d" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954660v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bittebiere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G3VBXH9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112301v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desmazi&#232;res" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.036" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638052v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Z. Cerovski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosg Lj. Rankovic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Skoro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500696b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211078v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Lj. Rankovic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40826-y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345021v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500489s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637566v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauritz J. Ryding" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Niskanen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazieli Simoes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra09787d" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939803v3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21398" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5W9S6ST-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163145v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1291" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837675v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pat&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3041715" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939839v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R A. R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. van Der Rest" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Nahon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201304046" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QN1Q29G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830939v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Correia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049513013538" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864641v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vernier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-013-0657-2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793818v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20064" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01326069v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bagag" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Sidahmed-Adrar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079033" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880436v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/063024" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863857v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Z Cerovski" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301667" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZCS99Q3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646411v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790165" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001033v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David J.-D. Vindigni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Wien" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Z. Erpapazoglou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo F. Jagic" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.04.009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650785v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Giorgetta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Ricaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouam" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.038" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ84S2FZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646713v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0285-7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830867v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258031" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644168v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512001057" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645161v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Naour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.07.021" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3MW9NHQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224583v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Gil" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Refregiers" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.032" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXT51WJ9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727349v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204435" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNVX3384-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224575v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz300324z" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740856v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allegrand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.05.009" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45QP27T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480932v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Phuong Ta" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavanya Premvardhan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bac" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512030002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723548v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahjoub" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929TQ7VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228312v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205617x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644109v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dehon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21211g" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643596v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5242" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95R0C3GJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551618v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bagag" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2010.08.010" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0THZV8H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606958v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Yao" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lagarde" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Rey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Duval" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049511016517" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999885v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Wien" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Celia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.002" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609593v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rouam" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927610093852" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538931v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4805" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LW5XMM7J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664266v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3997-9" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3S3LHRD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429179v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904735q" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479318v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rouam" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Frank Wien" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giorgetta" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049509034049" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658795v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Marlin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3180-3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CXW6T97-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880769v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lim&#227;o-Vieira" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duflot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Marinkovic" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00154-7" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294572v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.913" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881114v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flament" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heinesch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Hubin-Franskin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2008.05.006" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WL9T25C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880656v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lim&#227;o-Vieira" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vasekova" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. C. Louren&#231;o" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7107939" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-10520463-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880752v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Flament" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heinesch" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grogna" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.052719" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157461v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.03.010" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P84ZH1TM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881099v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Santos" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.032509" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740346v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motch" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delwiche" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Mason" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.05.032" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D26SLT4L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123653v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debois" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laprevote" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1122" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ST8FRZXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089074v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.803" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880749v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parafita" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mota" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.10.032" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TKRDLGL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880760v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Hubin-Franskin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHEMPHYS.2004.10.007" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNWCSGSG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740350v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sevic" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00191-8" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94319780B2CCB487C73659EAF1F57310B05EB965/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880750v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sidhoum" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00193-6" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FQQLLXD5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740347v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Louren&#231;o" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.09.073" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1NTHQT8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739300v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Walker" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Hoffmann" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kech" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1738642" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739294v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eden" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Kendall" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2004.01.008" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LCQ6NLT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739281v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1603733" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880741v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1606441" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739284v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilbert" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2003.08.063" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739293v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-806X(03)00279-2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739301v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Mason" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1590960" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880747v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chabert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Robbe" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(02)00966-7" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L0C0LD7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739297v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ska" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Motte-Tollet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1473820" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739283v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-3806(00)00318-3" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52RHVXGQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739298v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Hubin-Franskin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)01082-X" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68ZD8JDS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739282v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Jones" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481273" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739280v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.478964" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751706v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuss" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaznacheeva" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reindl" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wagner" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakruth Adari" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.9.001" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787826v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bozek" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654662v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606743v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740171v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lj Rankovic" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012034" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264208v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Lj. Rankovi&#263;" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Z. Cerovski" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/11/112030" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740701v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavjevic" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012032" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916255v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Javier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739769v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Rose" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837800v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580668v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837801v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601533v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804982v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573564v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745959v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750391v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573562v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842707v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manescu" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mangano" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piattelli" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594400v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806229v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842702v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangano" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916280v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ballivian" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916355v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258530v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bizau" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blancard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coreno" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258492v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Franceschi" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916366v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Boze" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pate" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247964v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlos" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484147v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Winkler" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillot" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453469v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453468v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300671v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ka&#353;&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739784v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743898v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Vindigni" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Jagic" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595287v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742432v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wien" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916410v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevic" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Refregiers" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743719v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804980v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804966v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804981v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742633v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746365v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916781v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669756v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669753v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917182v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916782v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917179v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917186v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267882v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485559v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485554v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917222v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand Dominique" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809045v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586824v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Chardot" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briozzo" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819020v2" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Truong" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-giuliani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1710-4933" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/219817731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/184151050089333411309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1476-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088992v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Aloui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourderioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213652v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Jacovella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c01973" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Licht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Barreiro-Lage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202218770" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nihamkin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirit Anaby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/acf81f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattioli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nicolafrancesco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c01666" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hansen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Trevitt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245715" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Abdelmouleh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c07744" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Jacovella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac496" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03103354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bilong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Bayat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jer&#244;me" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buchmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00392" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armengaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barabash" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/03/P03032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Thakur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castellanos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.33.153" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Lj. Rankovi&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp00994f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joblin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Wenzel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rodriguez Castillo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sabbah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/6/062002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555766v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Mulas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038139" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8773" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Sahli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.09.136" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627419v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Vogel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Ebel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin M. Schuermann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Meiling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201801152" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Chao Ji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonnamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921319007063" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auvray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dennetiere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5120346" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618334v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49745-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp06813e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809582v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carail" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dangles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b03447" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Audoin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zampal&#233;gr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Blanchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roulland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23051237" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864504v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-1989-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P. Williams" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Green" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b01789" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8711" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851786v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Douix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801997" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627095v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarich Haitjema" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjia Wu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2494/photopolymer.31.243" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.09.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF54RTVK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607954v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02075a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cubaynes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bizau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02558" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01626063v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisseth Gavilan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Cuong Le" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alata" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730712" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Daly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Min Choi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Zavras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Krstic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02663" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608337v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517002478" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Zhen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/822/2/113" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03744578v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavilan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alata" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Le" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527098" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966773v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Mignon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20160225" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597728v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.05.036" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608340v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R. Milosavljevic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2016-70108-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1453-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vojkovic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01030" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654722v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941798" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241052v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Miron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01288" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212002v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ployon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Mazauric" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Refregiers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.11.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635802v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rackwitz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Schuerman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Prinz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b02238" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142939v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;jean" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.12.011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479428v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sl&#225;vka Ka&#353;&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0747-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117589v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac5036007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220053v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP04762A" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298404v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lj. Rankovi&#263;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939080" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344698v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Krsti&#263;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01160d" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638052v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Z. Cerovski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosg Lj. Rankovic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Skoro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500696b" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211078v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Lj. Rankovic" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40826-y" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112301v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desmazi&#232;res" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.036" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345021v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500489s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637566v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauritz J. Ryding" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Niskanen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazieli Simoes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra09787d" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939803v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21398" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5W9S6ST-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163145v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1291" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954660v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bittebiere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.018" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G3VBXH9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793818v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20064" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01326069v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bagag" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Sidahmed-Adrar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079033" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880436v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brunet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/063024" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863857v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Z Cerovski" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301667" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZCS99Q3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864641v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vernier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-013-0657-2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646411v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4790165" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001033v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David J.-D. Vindigni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Wien" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Z. Erpapazoglou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo F. Jagic" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.04.009" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837675v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pat&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3041715" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939839v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar R A. R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. van Der Rest" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Nahon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201304046" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QN1Q29G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830939v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Correia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049513013538" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646713v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0285-7" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830867v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258031" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644168v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512001057" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645161v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Naour" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.07.021" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3MW9NHQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224583v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Gil" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Refregiers" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.032" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXT51WJ9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727349v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204435" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VNVX3384-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480932v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Phuong Ta" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavanya Premvardhan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512030002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224575v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz300324z" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740856v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allegrand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.05.009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45QP27T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723548v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahjoub" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929TQ7VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650785v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Giorgetta" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Ricaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouam" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.038" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ84S2FZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643596v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5242" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95R0C3GJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551618v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bagag" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2010.08.010" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0THZV8H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644109v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dehon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21211g" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606958v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Yao" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lagarde" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Rey" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Duval" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049511016517" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999885v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Wien" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Celia" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.002" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228312v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205617x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538931v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4805" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LW5XMM7J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664266v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3997-9" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3S3LHRD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609593v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rouam" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927610093852" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479318v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rouam" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Frank Wien" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giorgetta" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049509034049" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658795v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Marlin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3180-3" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3CXW6T97-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880769v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lim&#227;o-Vieira" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duflot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Marinkovic" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00154-7" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429179v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904735q" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881114v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flament" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heinesch" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Hubin-Franskin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2008.05.006" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WL9T25C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880656v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lim&#227;o-Vieira" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vasekova" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. C. Louren&#231;o" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7107939" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-10520463-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294572v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.913" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881099v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Santos" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.032509" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157461v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2007.03.010" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P84ZH1TM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880752v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Flament" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heinesch" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grogna" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.052719" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089074v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debois" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.803" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880749v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delwiche" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parafita" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mota" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.10.032" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TKRDLGL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740346v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motch" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Mason" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.05.032" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D26SLT4L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123653v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laprevote" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1122" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ST8FRZXV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740350v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sevic" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Hubin-Franskin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00191-8" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94319780B2CCB487C73659EAF1F57310B05EB965/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880750v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sidhoum" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00193-6" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FQQLLXD5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740347v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Louren&#231;o" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.09.073" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1NTHQT8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880760v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHEMPHYS.2004.10.007" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNWCSGSG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739300v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Walker" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Hoffmann" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kech" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1738642" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739294v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eden" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Kendall" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2004.01.008" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LCQ6NLT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739284v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilbert" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2003.08.063" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880741v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1606441" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739293v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0969-806X(03)00279-2" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739301v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Mason" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1590960" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880747v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chabert" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Robbe" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(02)00966-7" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L0C0LD7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739281v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1603733" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739297v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ska" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Motte-Tollet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1473820" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739283v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-3806(00)00318-3" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52RHVXGQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739298v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Hubin-Franskin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)01082-X" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68ZD8JDS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739282v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. Jones" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481273" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739280v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.478964" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751706v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuss" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaznacheeva" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reindl" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wagner" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakruth Adari" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.9.001" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787826v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bozek" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654662v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606743v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916255v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rez Javier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740701v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavjevic" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012032" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739769v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Rose" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264208v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Lj. Rankovi&#263;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Z. Cerovski" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/11/112030" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740171v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lj Rankovic" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012034" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837800v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R. Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheynier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580668v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837801v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601533v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804982v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573564v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745959v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750391v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573562v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842707v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langer" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manescu" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mangano" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piattelli" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594400v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806229v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842702v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangano" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916280v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ballivian" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916355v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258530v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bizau" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blancard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coreno" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258492v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Franceschi" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916366v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Boze" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pate" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247964v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlos" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484147v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Winkler" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillot" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453469v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300671v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ka&#353;&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453468v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739784v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743898v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Vindigni" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franjo Jagic" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595287v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742432v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wien" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916410v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevic" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Refregiers" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743719v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804980v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804966v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804981v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742633v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746365v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916781v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669756v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669753v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917182v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916782v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917179v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917186v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267882v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485559v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485554v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917222v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand Dominique" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809045v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586824v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Chardot" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briozzo" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819020v2" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Truong" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>