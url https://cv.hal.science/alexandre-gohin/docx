--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> alexandre gohin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes and statistical causal relationships in agricultural commodities markets: the impact of public news sentiment and institutional announcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.1233 - 1259. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14697688.2025.2528689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union‐Mercosur Association Agreement: Implications for the EU Livestock Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.70010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives aux néonicotinoïdes en culture de betterave : les avancées de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wnw33k3je⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding mirror clauses within the European Green Deal: Hype or hope?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aepp.13434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring farm minimum prices: Economic impacts of trade vs competition policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.100549. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2024.100549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dependence structure of European vegetable oil markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (52), pp.6611-6630. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2275220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halving the European farm uses of pesticides: Looking for alternative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/qopen/qoae003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux en 2020 : une feuille de route pour INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sustainability of the French food system: A macroeconomic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.860-880. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aepp.13277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and high-frequency price discovery in the soybean complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M.E. Pennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Commodity Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.100314. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomm.2023.100314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Deficit in France – A Prospective Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 536-537, pp.115-131. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2022.536.2083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Biosecurity Policywith Heterogeneous Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Fawaz Osseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (2), pp.355-372. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.311029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the Market and Environmental Impacts of French Pesticide Policies: A Macroeconomic Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.139.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PAC de l’après 2020 : éclairages de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming the European Common Agricultural Policy: From price & income support to risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (3), pp.712-727. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpolmod.2020.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Land Use Impacts of the EUBiodiesel Policy: Assessing the Direct, Indirect and Induced Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (2), pp.305-329. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic optimization of feeding and shipping strategies in pig-fattening using an individual-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Darrigrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 184, pp.102899. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des instruments innovants à la disposition des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.61-74. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/xeg5-nj41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Equilibrium Modelling of the Insurance Industry: U.S. Crop Insurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.108-145. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21642/JGEA.040203AF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU-Argentinean trade dispute on biodiesel: an economic assesment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (1), pp.44-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of an EU–US transatlantic trade and investment partnership agreement on biofuel and feedstock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (2), pp.321-344. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural price volatility and speculation by commodity index funds: a theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Finance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (3), pp.429-444. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AFR-03-2016-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel coût des embargos russes sur les produits alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (1), pp.71-91. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.271.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biocarburants émettent plus de CO2 que l’essence et le diesel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the revised CARB estimates of the land use changes and greenhouse gas emissions induced by biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.402-412. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2015.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois liés aux filières de l'élevage en Bretagne : état des lieux quantitatif et qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Scarsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes &amp; Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic modelling of agricultural production: past advances and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sckokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic modelling of agricultural production: past advances and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sckokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (1), pp.131-165. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960715001071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the land use changes and greenhouse gas emissions of biofuels: elucidating the crop yield effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (4), pp.575 - 586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biodiesel émet-il beaucoup de gaz à effet de serre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (2013/3), pp.162-212. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.133.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact des nouveaux spéculateurs sur les prix agricoles ? Une analyse empirique des fonds d’investissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.29-51. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrocarburants : les Européens incapables de trouver un accord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles van Kote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic costs of a foot and mouth disease outbreak on brittany : a dynamic computable general equilibrium analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic impacts of a catastrophic production event: the foot-and-mouth disease case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.480-492. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1539-6924.2012.01902.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimal implementation of agricultural policy reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpolmod.2012.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) intervention(s) publique(s) pour la gestion des risques de marché en agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4-5, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles économiques et l'instabilité des marchés agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.55-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of agricultural policies: the role of expectation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (4), pp.1950-1958. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2011.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-run impact of energy prices on world agricultural markets: the role of macro-economic linkages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chantret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (1), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2009.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decoupling of farm programs: revisiting the wealth effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (3), pp.836-848. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajae/aap029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il une intervention publique pour stabiliser les marchés agricoles ? Revue des arguments et des questions non résolue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (4), pp.435-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the (de) stabilisation effects of biofuels: the relative contributions of market forces and policy instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Treguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.72-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the European responsibility in the agricultural multilateral trade negotiations: modelling the impacts of the Common Agricultural Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (10), pp.1434 - 1460. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2009.01182.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences d'une suppression de la Politique Agricole Commune pour l'après 2013 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (4), pp.633-651. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.194.0633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating price elasticities of food trade functions: how relevant is the CES based gravity approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.253-272. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2009.00199.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan de santé de la Politique Agricole Commune : faut il des exceptions au traitement général ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 189, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the European biofuel policy on the farm sector: a general equilibrium assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (4), pp.623-641. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9353.2008.00437.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des produits agricoles sensibles : le cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (2), pp.49-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des produits agricoles sensibles : le cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87, pp.49-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocarburants et marches internationaux des matières premières agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76-77, pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du développement des biocarburants aux Etats-Unis et dans l'UE sur les marchés internationaux de produits de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (6), pp.347-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des biocarburants sur l’agriculture européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2-3, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la politique agricole commune. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2-3, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Luxembourg Common Agricultural Policy reform and the European food industries: what's at stake?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (1), pp.175-194. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7976.2006.00044.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing CAP reform: sensitivity of modelling decoupled policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (3), pp.415-440. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2006.00058.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les politiques agricoles américaines et européennes : les indicateurs ESP sont-ils bien utiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Levert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 294-295, pp.92-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff protection elimination and Common Agricultural Policy reform: implications of changes in methods of import demand modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (13), pp.1527-1539. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036840500414609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the market and welfare impacts of agricultural policies in developed countries: comparison of partial and general equilibrium measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Moschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (2), pp.195-211. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9353.2006.00281.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling distribution services and assessing their welfare effects in a general equilibrium framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bradford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.87-102. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9361.2005.00302.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the EU sugar supply to assess sectoral policy reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (2), pp.223-247. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbl006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A path independent decomposition of the equivalent variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (6), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse économique de la réforme de la politique agricole commune de juin 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Barkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (1), pp.57-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des utilisations non alimentaires de l’huile de colza dans l’UE : quels impacts sur les marchés et prix mondiaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5-6), pp.344-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phasing out of EU agricultural export subsidies : impacts of TWO management schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 101 (1), pp.5-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specification of price and income elasticities in computable general equilibrium models : an application of latent separability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.905-925. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la PAC de 2003 et le régime du paiement unique : impacts de différentes options de mise en oeuvre au niveau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4-5/3, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of alternative agricultural income support schemes on multiple policy goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (2), pp.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts économiques d'une réduction des utilisations agricoles des engrais minéraux en France : une analyse en équilibre général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 157, pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique agricole commune au service de l'emploi ? Analyse économique du modèle de l'agriculture paysanne de la Confédération paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière française face à la libéralisation des échanges : simulation d'impacts à partir du modèle MEGAAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Pingault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19, pp.81-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il et peut-on supprimer les subventions à l'exportation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (8), pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de réforme de la politique laitière européenne : impacts sur la structure des exploitations laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1-2/01, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments de soutien interne des revenus agricoles et effets de distorsion sur les échanges. Un modèle avec libre entrée et endogénéisation du prix de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (3), pp.673-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du régime des quotas laitiers ? Paramètres clés à considérer et illustration dans le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1-2/01, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the 1996 US FAIR Act on the Common Agricultural Policy in the World Trade Organisation context : the decoupling issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (1), pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring market power for food retail activities : French evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51 (2), pp.181-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle réforme de la politique agricole commune : une perspective internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 329-330, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de différents modes de soutien du revenu dans le secteur français des grandes cultures. Analyse à partir d'un modèle d'équilibre général calculable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.89-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation mathématique positive dans les modèles d'exploitation agricole. Principes et importance du calibrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chantreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52, pp.59-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An economic analysis of the effects on the world dairy sector of extending Uruguay round agreements commitments to 2005: a discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (5), pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversible decision making in contagious animal disease control under uncertainty : an illustration using FMD in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (1), pp.39-58. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/26.1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of European Union dairy policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (5), pp.91-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique agricole commune. Principales dispositions de la réforme Agenda 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 102, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation économique, avantages et limites du principe de découplage des instruments de soutien des revenus agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.9-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance du maintien de la préférence communautaire pour l'agriculture française. Une illustration à l'aide du modèle MEGAAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 251, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des politiques agricoles : l'apport de l'équilibre général calculable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 251, pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions &amp;quot;Agenda 2000&amp;quot; de réforme de la politique agricole commune et le projet de loi d'orientation agricole en France : Quel modèle agricole pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 99, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de définition d'une politique agricole commune pour le XXIe siècle : promouvoir les rôles marchands et non marchands des agriculteurs européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 244, pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des politiques agricoles en équilibre général : l'exemple du Modèle d'Equilibre Général de l'Agriculture et de l'Agro-alimentaire Français (MEGAAF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> alexandre gohin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives aux néonicotinoïdes en culture de betterave : les avancées de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wnw33k3je⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union‐Mercosur Association Agreement: Implications for the EU Livestock Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.70010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes and statistical causal relationships in agricultural commodities markets: the impact of public news sentiment and institutional announcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.1233 - 1259. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14697688.2025.2528689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pouvoirs de marché des distributeurs alimentaires français : identification statistique par le dispositif de modération des marges commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/4 (192), pp.49-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halving the European farm uses of pesticides: Looking for alternative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/qopen/qoae003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding mirror clauses within the European Green Deal: Hype or hope?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aepp.13434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring farm minimum prices: Economic impacts of trade vs competition policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.100549. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2024.100549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dependence structure of European vegetable oil markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (52), pp.6611-6630. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2275220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux en 2020 : une feuille de route pour INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sustainability of the French food system: A macroeconomic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.860-880. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aepp.13277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and high-frequency price discovery in the soybean complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M.E. Pennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Commodity Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.100314. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomm.2023.100314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Deficit in France – A Prospective Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 536-537, pp.115-131. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2022.536.2083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Biosecurity Policywith Heterogeneous Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Fawaz Osseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (2), pp.355-372. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.311029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PAC de l’après 2020 : éclairages de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming the European Common Agricultural Policy: From price & income support to risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (3), pp.712-727. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpolmod.2020.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Land Use Impacts of the EUBiodiesel Policy: Assessing the Direct, Indirect and Induced Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (2), pp.305-329. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic optimization of feeding and shipping strategies in pig-fattening using an individual-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Darrigrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 184, pp.102899. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the Market and Environmental Impacts of French Pesticide Policies: A Macroeconomic Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.139.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des instruments innovants à la disposition des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.61-74. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/xeg5-nj41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Equilibrium Modelling of the Insurance Industry: U.S. Crop Insurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.108-145. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21642/JGEA.040203AF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU-Argentinean trade dispute on biodiesel: an economic assesment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (1), pp.44-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of an EU–US transatlantic trade and investment partnership agreement on biofuel and feedstock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (2), pp.321-344. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural price volatility and speculation by commodity index funds: a theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Finance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (3), pp.429-444. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AFR-03-2016-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel coût des embargos russes sur les produits alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (1), pp.71-91. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.271.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biocarburants émettent plus de CO2 que l’essence et le diesel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the revised CARB estimates of the land use changes and greenhouse gas emissions induced by biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.402-412. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2015.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois liés aux filières de l'élevage en Bretagne : état des lieux quantitatif et qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Scarsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes &amp; Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic modelling of agricultural production: past advances and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sckokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (1), pp.131-165. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960715001071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic modelling of agricultural production: past advances and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sckokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biodiesel émet-il beaucoup de gaz à effet de serre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (2013/3), pp.162-212. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.133.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact des nouveaux spéculateurs sur les prix agricoles ? Une analyse empirique des fonds d’investissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.29-51. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the land use changes and greenhouse gas emissions of biofuels: elucidating the crop yield effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (4), pp.575 - 586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic impacts of a catastrophic production event: the foot-and-mouth disease case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.480-492. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1539-6924.2012.01902.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimal implementation of agricultural policy reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpolmod.2012.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrocarburants : les Européens incapables de trouver un accord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles van Kote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic costs of a foot and mouth disease outbreak on brittany : a dynamic computable general equilibrium analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) intervention(s) publique(s) pour la gestion des risques de marché en agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4-5, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles économiques et l'instabilité des marchés agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.55-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of agricultural policies: the role of expectation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (4), pp.1950-1958. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2011.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il une intervention publique pour stabiliser les marchés agricoles ? Revue des arguments et des questions non résolue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (4), pp.435-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-run impact of energy prices on world agricultural markets: the role of macro-economic linkages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chantret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (1), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2009.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decoupling of farm programs: revisiting the wealth effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (3), pp.836-848. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajae/aap029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the (de) stabilisation effects of biofuels: the relative contributions of market forces and policy instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Treguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.72-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan de santé de la Politique Agricole Commune : faut il des exceptions au traitement général ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 189, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the European responsibility in the agricultural multilateral trade negotiations: modelling the impacts of the Common Agricultural Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (10), pp.1434 - 1460. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2009.01182.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences d'une suppression de la Politique Agricole Commune pour l'après 2013 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (4), pp.633-651. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.194.0633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating price elasticities of food trade functions: how relevant is the CES based gravity approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.253-272. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2009.00199.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des produits agricoles sensibles : le cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87, pp.49-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the European biofuel policy on the farm sector: a general equilibrium assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (4), pp.623-641. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9353.2008.00437.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des produits agricoles sensibles : le cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (2), pp.49-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocarburants et marches internationaux des matières premières agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76-77, pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du développement des biocarburants aux Etats-Unis et dans l'UE sur les marchés internationaux de produits de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (6), pp.347-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la politique agricole commune. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2-3, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des biocarburants sur l’agriculture européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2-3, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff protection elimination and Common Agricultural Policy reform: implications of changes in methods of import demand modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (13), pp.1527-1539. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036840500414609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les politiques agricoles américaines et européennes : les indicateurs ESP sont-ils bien utiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Levert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 294-295, pp.92-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing CAP reform: sensitivity of modelling decoupled policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (3), pp.415-440. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2006.00058.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the market and welfare impacts of agricultural policies in developed countries: comparison of partial and general equilibrium measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Moschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (2), pp.195-211. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9353.2006.00281.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling distribution services and assessing their welfare effects in a general equilibrium framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bradford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.87-102. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9361.2005.00302.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the EU sugar supply to assess sectoral policy reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (2), pp.223-247. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbl006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A path independent decomposition of the equivalent variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (6), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Luxembourg Common Agricultural Policy reform and the European food industries: what's at stake?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (1), pp.175-194. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7976.2006.00044.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse économique de la réforme de la politique agricole commune de juin 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Barkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (1), pp.57-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des utilisations non alimentaires de l’huile de colza dans l’UE : quels impacts sur les marchés et prix mondiaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5-6), pp.344-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phasing out of EU agricultural export subsidies : impacts of TWO management schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 101 (1), pp.5-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specification of price and income elasticities in computable general equilibrium models : an application of latent separability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.905-925. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la PAC de 2003 et le régime du paiement unique : impacts de différentes options de mise en oeuvre au niveau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4-5/3, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of alternative agricultural income support schemes on multiple policy goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (2), pp.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts économiques d'une réduction des utilisations agricoles des engrais minéraux en France : une analyse en équilibre général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 157, pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique agricole commune au service de l'emploi ? Analyse économique du modèle de l'agriculture paysanne de la Confédération paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière française face à la libéralisation des échanges : simulation d'impacts à partir du modèle MEGAAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Pingault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19, pp.81-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il et peut-on supprimer les subventions à l'exportation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (8), pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de réforme de la politique laitière européenne : impacts sur la structure des exploitations laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1-2/01, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du régime des quotas laitiers ? Paramètres clés à considérer et illustration dans le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1-2/01, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments de soutien interne des revenus agricoles et effets de distorsion sur les échanges. Un modèle avec libre entrée et endogénéisation du prix de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (3), pp.673-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the 1996 US FAIR Act on the Common Agricultural Policy in the World Trade Organisation context : the decoupling issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (1), pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring market power for food retail activities : French evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51 (2), pp.181-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation économique, avantages et limites du principe de découplage des instruments de soutien des revenus agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.9-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversible decision making in contagious animal disease control under uncertainty : an illustration using FMD in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (1), pp.39-58. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/26.1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of European Union dairy policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (5), pp.91-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique agricole commune. Principales dispositions de la réforme Agenda 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 102, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des politiques agricoles : l'apport de l'équilibre général calculable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 251, pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance du maintien de la préférence communautaire pour l'agriculture française. Une illustration à l'aide du modèle MEGAAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 251, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation mathématique positive dans les modèles d'exploitation agricole. Principes et importance du calibrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chantreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52, pp.59-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de différents modes de soutien du revenu dans le secteur français des grandes cultures. Analyse à partir d'un modèle d'équilibre général calculable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.89-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An economic analysis of the effects on the world dairy sector of extending Uruguay round agreements commitments to 2005: a discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (5), pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle réforme de la politique agricole commune : une perspective internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 329-330, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des politiques agricoles en équilibre général : l'exemple du Modèle d'Equilibre Général de l'Agriculture et de l'Agro-alimentaire Français (MEGAAF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de définition d'une politique agricole commune pour le XXIe siècle : promouvoir les rôles marchands et non marchands des agriculteurs européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 244, pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions &amp;quot;Agenda 2000&amp;quot; de réforme de la politique agricole commune et le projet de loi d'orientation agricole en France : Quel modèle agricole pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 99, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalkiadakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W Peters" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnarosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2025.2528689" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Matthews" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.70010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564150v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13434" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2024.100549" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2275220" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoae003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547825v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13277" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-04059421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinquan Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost M.E. Pennings" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomm.2023.100314" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Issanchou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2083" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Fawaz Osseni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.311029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.139.0001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7665" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2020.02.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12365" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrigrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102899" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xeg5-nj41" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.040203AF" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Beghin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AFR-03-2016-0016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.271.0071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bolis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.11.059" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Scarsi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fosse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sckokai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960715001071" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209050v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.133.0165" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4437" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Kote" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.01.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-657GTQ65-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2012.01902.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9STZ1BMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2012.05.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Gohin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462676v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.03.028" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chantret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.09.023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462537v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aap029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462675v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172973v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Treguer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2009.01182.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWW5HR93-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.194.0633" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462414v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2009.00199.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462505v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665168v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2008.00437.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92D7510E31EBE32122D6FCC56BF38A076D913843/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931631v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dronne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931624v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931636v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931641v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2006.00044.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX957TMZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2006.00058.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B19B8A9E4C99AA6D141833312B841737D486384/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654258v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Levert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840500414609" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Moschini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2006.00281.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931550v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bradford" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2005.00302.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-072VR6FK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931630v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbl006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B64165B0F9A2E2B5337FFE051BD1853DDD5C2BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931559v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072964v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931545v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gautier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2005.06.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931537v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680165v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931666v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Pingault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931575v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931586v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931568v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685507v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931688v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364330v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931598v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931510v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chantreuil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952087v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mahul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/26.1.39" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WRCV3HDF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931505v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benjamin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931597v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931601v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931592v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931600v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931529v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931512v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931506v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Matthews" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.70010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalkiadakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W Peters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnarosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2025.2528689" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoae003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13434" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2024.100549" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2275220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13277" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-04059421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinquan Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost M.E. Pennings" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomm.2023.100314" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Issanchou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2083" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Fawaz Osseni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.311029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7665" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2020.02.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12365" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrigrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102899" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.139.0001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xeg5-nj41" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.040203AF" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Beghin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12200" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AFR-03-2016-0016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.271.0071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bolis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462755v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.11.059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Scarsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fosse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sckokai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960715001071" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.133.0165" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4437" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209050v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2012.01902.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9STZ1BMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208868v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2012.05.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Kote" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.01.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-657GTQ65-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939514v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Gohin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208910v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.03.028" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chantret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.09.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aap029" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Treguer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462505v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462522v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2009.01182.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWW5HR93-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.194.0633" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2009.00199.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201175v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2008.00437.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92D7510E31EBE32122D6FCC56BF38A076D913843/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462379v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dronne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931624v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931636v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840500414609" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654258v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Levert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931639v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2006.00058.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B19B8A9E4C99AA6D141833312B841737D486384/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Moschini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2006.00281.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931550v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bradford" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2005.00302.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-072VR6FK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbl006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B64165B0F9A2E2B5337FFE051BD1853DDD5C2BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931559v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931641v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2006.00044.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX957TMZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072964v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931543v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gautier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931546v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2005.06.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931537v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680165v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931667v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931659v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931666v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Pingault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931575v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931688v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931601v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952087v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mahul" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/26.1.39" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WRCV3HDF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931505v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benjamin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931600v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931592v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931510v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chantreuil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364330v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931506v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931529v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>