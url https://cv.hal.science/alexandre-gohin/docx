--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> alexandre gohin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives aux néonicotinoïdes en culture de betterave : les avancées de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wnw33k3je⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union‐Mercosur Association Agreement: Implications for the EU Livestock Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.70010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes and statistical causal relationships in agricultural commodities markets: the impact of public news sentiment and institutional announcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.1233 - 1259. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14697688.2025.2528689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pouvoirs de marché des distributeurs alimentaires français : identification statistique par le dispositif de modération des marges commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/4 (192), pp.49-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halving the European farm uses of pesticides: Looking for alternative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/qopen/qoae003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding mirror clauses within the European Green Deal: Hype or hope?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aepp.13434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring farm minimum prices: Economic impacts of trade vs competition policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.100549. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2024.100549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dependence structure of European vegetable oil markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (52), pp.6611-6630. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2275220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux en 2020 : une feuille de route pour INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sustainability of the French food system: A macroeconomic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.860-880. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aepp.13277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and high-frequency price discovery in the soybean complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M.E. Pennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Commodity Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.100314. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomm.2023.100314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Deficit in France – A Prospective Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 536-537, pp.115-131. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2022.536.2083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Biosecurity Policywith Heterogeneous Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Fawaz Osseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (2), pp.355-372. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.311029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PAC de l’après 2020 : éclairages de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming the European Common Agricultural Policy: From price & income support to risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (3), pp.712-727. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpolmod.2020.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Land Use Impacts of the EUBiodiesel Policy: Assessing the Direct, Indirect and Induced Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (2), pp.305-329. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic optimization of feeding and shipping strategies in pig-fattening using an individual-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Darrigrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 184, pp.102899. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the Market and Environmental Impacts of French Pesticide Policies: A Macroeconomic Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.139.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des instruments innovants à la disposition des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.61-74. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/xeg5-nj41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Equilibrium Modelling of the Insurance Industry: U.S. Crop Insurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.108-145. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21642/JGEA.040203AF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU-Argentinean trade dispute on biodiesel: an economic assesment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (1), pp.44-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of an EU–US transatlantic trade and investment partnership agreement on biofuel and feedstock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (2), pp.321-344. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural price volatility and speculation by commodity index funds: a theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Finance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (3), pp.429-444. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AFR-03-2016-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel coût des embargos russes sur les produits alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (1), pp.71-91. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.271.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biocarburants émettent plus de CO2 que l’essence et le diesel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the revised CARB estimates of the land use changes and greenhouse gas emissions induced by biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.402-412. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2015.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois liés aux filières de l'élevage en Bretagne : état des lieux quantitatif et qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Scarsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes &amp; Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic modelling of agricultural production: past advances and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sckokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (1), pp.131-165. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960715001071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic modelling of agricultural production: past advances and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sckokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biodiesel émet-il beaucoup de gaz à effet de serre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (2013/3), pp.162-212. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.133.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact des nouveaux spéculateurs sur les prix agricoles ? Une analyse empirique des fonds d’investissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.29-51. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the land use changes and greenhouse gas emissions of biofuels: elucidating the crop yield effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (4), pp.575 - 586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic impacts of a catastrophic production event: the foot-and-mouth disease case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.480-492. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1539-6924.2012.01902.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimal implementation of agricultural policy reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpolmod.2012.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrocarburants : les Européens incapables de trouver un accord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles van Kote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic costs of a foot and mouth disease outbreak on brittany : a dynamic computable general equilibrium analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) intervention(s) publique(s) pour la gestion des risques de marché en agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4-5, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles économiques et l'instabilité des marchés agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.55-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of agricultural policies: the role of expectation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (4), pp.1950-1958. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2011.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il une intervention publique pour stabiliser les marchés agricoles ? Revue des arguments et des questions non résolue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (4), pp.435-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-run impact of energy prices on world agricultural markets: the role of macro-economic linkages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chantret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (1), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2009.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decoupling of farm programs: revisiting the wealth effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (3), pp.836-848. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajae/aap029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the (de) stabilisation effects of biofuels: the relative contributions of market forces and policy instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Treguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.72-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan de santé de la Politique Agricole Commune : faut il des exceptions au traitement général ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 189, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the European responsibility in the agricultural multilateral trade negotiations: modelling the impacts of the Common Agricultural Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (10), pp.1434 - 1460. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2009.01182.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences d'une suppression de la Politique Agricole Commune pour l'après 2013 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (4), pp.633-651. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.194.0633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating price elasticities of food trade functions: how relevant is the CES based gravity approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.253-272. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2009.00199.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des produits agricoles sensibles : le cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87, pp.49-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the European biofuel policy on the farm sector: a general equilibrium assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (4), pp.623-641. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9353.2008.00437.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des produits agricoles sensibles : le cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (2), pp.49-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocarburants et marches internationaux des matières premières agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76-77, pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du développement des biocarburants aux Etats-Unis et dans l'UE sur les marchés internationaux de produits de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (6), pp.347-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la politique agricole commune. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2-3, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des biocarburants sur l’agriculture européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2-3, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff protection elimination and Common Agricultural Policy reform: implications of changes in methods of import demand modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (13), pp.1527-1539. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036840500414609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les politiques agricoles américaines et européennes : les indicateurs ESP sont-ils bien utiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Levert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 294-295, pp.92-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing CAP reform: sensitivity of modelling decoupled policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (3), pp.415-440. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2006.00058.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the market and welfare impacts of agricultural policies in developed countries: comparison of partial and general equilibrium measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Moschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (2), pp.195-211. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9353.2006.00281.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling distribution services and assessing their welfare effects in a general equilibrium framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bradford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.87-102. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9361.2005.00302.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the EU sugar supply to assess sectoral policy reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (2), pp.223-247. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbl006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A path independent decomposition of the equivalent variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (6), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Luxembourg Common Agricultural Policy reform and the European food industries: what's at stake?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (1), pp.175-194. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7976.2006.00044.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse économique de la réforme de la politique agricole commune de juin 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Barkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (1), pp.57-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des utilisations non alimentaires de l’huile de colza dans l’UE : quels impacts sur les marchés et prix mondiaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5-6), pp.344-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phasing out of EU agricultural export subsidies : impacts of TWO management schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 101 (1), pp.5-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specification of price and income elasticities in computable general equilibrium models : an application of latent separability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.905-925. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la PAC de 2003 et le régime du paiement unique : impacts de différentes options de mise en oeuvre au niveau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4-5/3, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of alternative agricultural income support schemes on multiple policy goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (2), pp.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts économiques d'une réduction des utilisations agricoles des engrais minéraux en France : une analyse en équilibre général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 157, pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique agricole commune au service de l'emploi ? Analyse économique du modèle de l'agriculture paysanne de la Confédération paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière française face à la libéralisation des échanges : simulation d'impacts à partir du modèle MEGAAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Pingault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19, pp.81-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il et peut-on supprimer les subventions à l'exportation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (8), pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de réforme de la politique laitière européenne : impacts sur la structure des exploitations laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1-2/01, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du régime des quotas laitiers ? Paramètres clés à considérer et illustration dans le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1-2/01, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments de soutien interne des revenus agricoles et effets de distorsion sur les échanges. Un modèle avec libre entrée et endogénéisation du prix de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (3), pp.673-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the 1996 US FAIR Act on the Common Agricultural Policy in the World Trade Organisation context : the decoupling issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (1), pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring market power for food retail activities : French evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51 (2), pp.181-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation économique, avantages et limites du principe de découplage des instruments de soutien des revenus agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.9-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversible decision making in contagious animal disease control under uncertainty : an illustration using FMD in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (1), pp.39-58. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/26.1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of European Union dairy policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (5), pp.91-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique agricole commune. Principales dispositions de la réforme Agenda 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 102, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des politiques agricoles : l'apport de l'équilibre général calculable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 251, pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance du maintien de la préférence communautaire pour l'agriculture française. Une illustration à l'aide du modèle MEGAAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 251, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation mathématique positive dans les modèles d'exploitation agricole. Principes et importance du calibrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chantreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52, pp.59-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de différents modes de soutien du revenu dans le secteur français des grandes cultures. Analyse à partir d'un modèle d'équilibre général calculable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.89-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An economic analysis of the effects on the world dairy sector of extending Uruguay round agreements commitments to 2005: a discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (5), pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle réforme de la politique agricole commune : une perspective internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 329-330, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des politiques agricoles en équilibre général : l'exemple du Modèle d'Equilibre Général de l'Agriculture et de l'Agro-alimentaire Français (MEGAAF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de définition d'une politique agricole commune pour le XXIe siècle : promouvoir les rôles marchands et non marchands des agriculteurs européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 244, pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions &amp;quot;Agenda 2000&amp;quot; de réforme de la politique agricole commune et le projet de loi d'orientation agricole en France : Quel modèle agricole pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 99, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> alexandre gohin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives aux néonicotinoïdes en culture de betterave : les avancées de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wnw33k3je⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union‐Mercosur Association Agreement: Implications for the EU Livestock Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.70010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes and statistical causal relationships in agricultural commodities markets: the impact of public news sentiment and institutional announcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.1233 - 1259. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14697688.2025.2528689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pouvoirs de marché des distributeurs alimentaires français : identification statistique par le dispositif de modération des marges commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/4 (192), pp.49-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding mirror clauses within the European Green Deal: Hype or hope?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aepp.13434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halving the European farm uses of pesticides: Looking for alternative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/qopen/qoae003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dependence structure of European vegetable oil markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (52), pp.6611-6630. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2275220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring farm minimum prices: Economic impacts of trade vs competition policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.100549. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2024.100549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sustainability of the French food system: A macroeconomic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.860-880. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aepp.13277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux en 2020 : une feuille de route pour INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and high-frequency price discovery in the soybean complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M.E. Pennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Commodity Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.100314. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomm.2023.100314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Deficit in France – A Prospective Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 536-537, pp.115-131. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2022.536.2083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Biosecurity Policywith Heterogeneous Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Fawaz Osseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (2), pp.355-372. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.311029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PAC de l’après 2020 : éclairages de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming the European Common Agricultural Policy: From price & income support to risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (3), pp.712-727. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpolmod.2020.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Land Use Impacts of the EUBiodiesel Policy: Assessing the Direct, Indirect and Induced Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (2), pp.305-329. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic optimization of feeding and shipping strategies in pig-fattening using an individual-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Darrigrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 184, pp.102899. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the Market and Environmental Impacts of French Pesticide Policies: A Macroeconomic Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.139.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des instruments innovants à la disposition des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.61-74. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/xeg5-nj41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Equilibrium Modelling of the Insurance Industry: U.S. Crop Insurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.108-145. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21642/JGEA.040203AF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU-Argentinean trade dispute on biodiesel: an economic assesment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (1), pp.44-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of an EU–US transatlantic trade and investment partnership agreement on biofuel and feedstock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (2), pp.321-344. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural price volatility and speculation by commodity index funds: a theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Finance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (3), pp.429-444. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AFR-03-2016-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel coût des embargos russes sur les produits alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (1), pp.71-91. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.271.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biocarburants émettent plus de CO2 que l’essence et le diesel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the revised CARB estimates of the land use changes and greenhouse gas emissions induced by biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.402-412. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2015.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois liés aux filières de l'élevage en Bretagne : état des lieux quantitatif et qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Scarsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes &amp; Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic modelling of agricultural production: past advances and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sckokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (1), pp.131-165. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960715001071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic modelling of agricultural production: past advances and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sckokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biodiesel émet-il beaucoup de gaz à effet de serre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (2013/3), pp.162-212. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.133.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact des nouveaux spéculateurs sur les prix agricoles ? Une analyse empirique des fonds d’investissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.29-51. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the land use changes and greenhouse gas emissions of biofuels: elucidating the crop yield effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (4), pp.575 - 586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic impacts of a catastrophic production event: the foot-and-mouth disease case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.480-492. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1539-6924.2012.01902.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimal implementation of agricultural policy reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpolmod.2012.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrocarburants : les Européens incapables de trouver un accord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles van Kote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic costs of a foot and mouth disease outbreak on brittany : a dynamic computable general equilibrium analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) intervention(s) publique(s) pour la gestion des risques de marché en agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4-5, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles économiques et l'instabilité des marchés agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.55-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of agricultural policies: the role of expectation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (4), pp.1950-1958. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2011.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il une intervention publique pour stabiliser les marchés agricoles ? Revue des arguments et des questions non résolue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (4), pp.435-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decoupling of farm programs: revisiting the wealth effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (3), pp.836-848. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajae/aap029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-run impact of energy prices on world agricultural markets: the role of macro-economic linkages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chantret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (1), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2009.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the (de) stabilisation effects of biofuels: the relative contributions of market forces and policy instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Treguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.72-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the European responsibility in the agricultural multilateral trade negotiations: modelling the impacts of the Common Agricultural Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (10), pp.1434 - 1460. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2009.01182.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences d'une suppression de la Politique Agricole Commune pour l'après 2013 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (4), pp.633-651. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.194.0633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan de santé de la Politique Agricole Commune : faut il des exceptions au traitement général ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 189, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating price elasticities of food trade functions: how relevant is the CES based gravity approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.253-272. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2009.00199.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des produits agricoles sensibles : le cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87, pp.49-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the European biofuel policy on the farm sector: a general equilibrium assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (4), pp.623-641. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9353.2008.00437.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des produits agricoles sensibles : le cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (2), pp.49-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocarburants et marches internationaux des matières premières agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76-77, pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du développement des biocarburants aux Etats-Unis et dans l'UE sur les marchés internationaux de produits de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (6), pp.347-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des biocarburants sur l’agriculture européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2-3, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la politique agricole commune. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2-3, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff protection elimination and Common Agricultural Policy reform: implications of changes in methods of import demand modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (13), pp.1527-1539. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036840500414609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les politiques agricoles américaines et européennes : les indicateurs ESP sont-ils bien utiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Levert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 294-295, pp.92-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing CAP reform: sensitivity of modelling decoupled policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (3), pp.415-440. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2006.00058.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the market and welfare impacts of agricultural policies in developed countries: comparison of partial and general equilibrium measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Moschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (2), pp.195-211. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9353.2006.00281.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling distribution services and assessing their welfare effects in a general equilibrium framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bradford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.87-102. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9361.2005.00302.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the EU sugar supply to assess sectoral policy reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (2), pp.223-247. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbl006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A path independent decomposition of the equivalent variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (6), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Luxembourg Common Agricultural Policy reform and the European food industries: what's at stake?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (1), pp.175-194. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7976.2006.00044.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phasing out of EU agricultural export subsidies : impacts of TWO management schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 101 (1), pp.5-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse économique de la réforme de la politique agricole commune de juin 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Barkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (1), pp.57-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des utilisations non alimentaires de l’huile de colza dans l’UE : quels impacts sur les marchés et prix mondiaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5-6), pp.344-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specification of price and income elasticities in computable general equilibrium models : an application of latent separability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.905-925. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la PAC de 2003 et le régime du paiement unique : impacts de différentes options de mise en oeuvre au niveau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4-5/3, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of alternative agricultural income support schemes on multiple policy goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (2), pp.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts économiques d'une réduction des utilisations agricoles des engrais minéraux en France : une analyse en équilibre général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 157, pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique agricole commune au service de l'emploi ? Analyse économique du modèle de l'agriculture paysanne de la Confédération paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière française face à la libéralisation des échanges : simulation d'impacts à partir du modèle MEGAAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Pingault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19, pp.81-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il et peut-on supprimer les subventions à l'exportation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (8), pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de réforme de la politique laitière européenne : impacts sur la structure des exploitations laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1-2/01, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du régime des quotas laitiers ? Paramètres clés à considérer et illustration dans le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1-2/01, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments de soutien interne des revenus agricoles et effets de distorsion sur les échanges. Un modèle avec libre entrée et endogénéisation du prix de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (3), pp.673-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the 1996 US FAIR Act on the Common Agricultural Policy in the World Trade Organisation context : the decoupling issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (1), pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring market power for food retail activities : French evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51 (2), pp.181-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversible decision making in contagious animal disease control under uncertainty : an illustration using FMD in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (1), pp.39-58. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/26.1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation économique, avantages et limites du principe de découplage des instruments de soutien des revenus agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.9-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique agricole commune. Principales dispositions de la réforme Agenda 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 102, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of European Union dairy policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (5), pp.91-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance du maintien de la préférence communautaire pour l'agriculture française. Une illustration à l'aide du modèle MEGAAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 251, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des politiques agricoles : l'apport de l'équilibre général calculable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 251, pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation mathématique positive dans les modèles d'exploitation agricole. Principes et importance du calibrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chantreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52, pp.59-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de différents modes de soutien du revenu dans le secteur français des grandes cultures. Analyse à partir d'un modèle d'équilibre général calculable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.89-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An economic analysis of the effects on the world dairy sector of extending Uruguay round agreements commitments to 2005: a discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (5), pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle réforme de la politique agricole commune : une perspective internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 329-330, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des politiques agricoles en équilibre général : l'exemple du Modèle d'Equilibre Général de l'Agriculture et de l'Agro-alimentaire Français (MEGAAF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de définition d'une politique agricole commune pour le XXIe siècle : promouvoir les rôles marchands et non marchands des agriculteurs européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 244, pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions &amp;quot;Agenda 2000&amp;quot; de réforme de la politique agricole commune et le projet de loi d'orientation agricole en France : Quel modèle agricole pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 99, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Matthews" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.70010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalkiadakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W Peters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnarosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2025.2528689" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoae003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13434" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2024.100549" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2275220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13277" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-04059421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinquan Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost M.E. Pennings" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomm.2023.100314" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Issanchou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2083" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Fawaz Osseni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.311029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7665" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2020.02.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12365" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrigrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102899" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.139.0001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xeg5-nj41" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.040203AF" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Beghin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12200" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AFR-03-2016-0016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.271.0071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bolis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462755v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.11.059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Scarsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fosse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sckokai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960715001071" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.133.0165" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4437" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209050v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2012.01902.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9STZ1BMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208868v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2012.05.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Kote" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.01.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-657GTQ65-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939514v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Gohin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208910v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.03.028" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chantret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.09.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462537v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aap029" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Treguer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462505v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462522v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2009.01182.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWW5HR93-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.194.0633" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2009.00199.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201175v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2008.00437.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92D7510E31EBE32122D6FCC56BF38A076D913843/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462379v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dronne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931624v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931636v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840500414609" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654258v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Levert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931639v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2006.00058.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B19B8A9E4C99AA6D141833312B841737D486384/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Moschini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2006.00281.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931550v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bradford" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2005.00302.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-072VR6FK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbl006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B64165B0F9A2E2B5337FFE051BD1853DDD5C2BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931559v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931641v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2006.00044.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX957TMZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072964v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931543v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gautier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931546v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2005.06.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931537v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680165v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931667v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931659v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931666v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Pingault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931575v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931688v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931601v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952087v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mahul" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/26.1.39" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WRCV3HDF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931505v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benjamin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931600v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931592v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931510v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chantreuil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364330v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931506v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931529v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Matthews" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.70010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalkiadakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W Peters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnarosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2025.2528689" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13434" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoae003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2275220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2024.100549" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-04059421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinquan Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost M.E. Pennings" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomm.2023.100314" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Issanchou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2083" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Fawaz Osseni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.311029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7665" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2020.02.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12365" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrigrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102899" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.139.0001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xeg5-nj41" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.040203AF" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Beghin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12200" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AFR-03-2016-0016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.271.0071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bolis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462755v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.11.059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Scarsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fosse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sckokai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960715001071" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.133.0165" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4437" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209050v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2012.01902.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9STZ1BMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208868v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2012.05.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Kote" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.01.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-657GTQ65-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939514v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Gohin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208910v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.03.028" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aap029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chantret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.09.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Treguer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462522v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2009.01182.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWW5HR93-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462485v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.194.0633" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2009.00199.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201175v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2008.00437.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92D7510E31EBE32122D6FCC56BF38A076D913843/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462379v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dronne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931624v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931636v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653514v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840500414609" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654258v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Levert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931639v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2006.00058.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B19B8A9E4C99AA6D141833312B841737D486384/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Moschini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2006.00281.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931550v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bradford" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2005.00302.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-072VR6FK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbl006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B64165B0F9A2E2B5337FFE051BD1853DDD5C2BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931559v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931641v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2006.00044.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX957TMZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931543v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gautier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072964v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931546v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2005.06.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931537v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680165v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931667v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931659v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931666v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Pingault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931575v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931688v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952087v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mahul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/26.1.39" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WRCV3HDF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931601v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931597v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931505v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benjamin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931592v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931600v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931510v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chantreuil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364330v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931506v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931529v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>