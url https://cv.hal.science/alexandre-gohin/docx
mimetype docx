--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> alexandre gohin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives aux néonicotinoïdes en culture de betterave : les avancées de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wnw33k3je⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union‐Mercosur Association Agreement: Implications for the EU Livestock Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.70010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes and statistical causal relationships in agricultural commodities markets: the impact of public news sentiment and institutional announcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.1233 - 1259. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14697688.2025.2528689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pouvoirs de marché des distributeurs alimentaires français : identification statistique par le dispositif de modération des marges commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/4 (192), pp.49-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding mirror clauses within the European Green Deal: Hype or hope?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aepp.13434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halving the European farm uses of pesticides: Looking for alternative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/qopen/qoae003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dependence structure of European vegetable oil markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (52), pp.6611-6630. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2275220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring farm minimum prices: Economic impacts of trade vs competition policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.100549. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2024.100549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sustainability of the French food system: A macroeconomic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.860-880. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aepp.13277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux en 2020 : une feuille de route pour INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and high-frequency price discovery in the soybean complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M.E. Pennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Commodity Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.100314. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomm.2023.100314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Deficit in France – A Prospective Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 536-537, pp.115-131. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2022.536.2083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Biosecurity Policywith Heterogeneous Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Fawaz Osseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (2), pp.355-372. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.311029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PAC de l’après 2020 : éclairages de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming the European Common Agricultural Policy: From price & income support to risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (3), pp.712-727. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpolmod.2020.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Land Use Impacts of the EUBiodiesel Policy: Assessing the Direct, Indirect and Induced Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (2), pp.305-329. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic optimization of feeding and shipping strategies in pig-fattening using an individual-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Darrigrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 184, pp.102899. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the Market and Environmental Impacts of French Pesticide Policies: A Macroeconomic Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.139.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des instruments innovants à la disposition des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.61-74. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/xeg5-nj41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Equilibrium Modelling of the Insurance Industry: U.S. Crop Insurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.108-145. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21642/JGEA.040203AF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU-Argentinean trade dispute on biodiesel: an economic assesment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (1), pp.44-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of an EU–US transatlantic trade and investment partnership agreement on biofuel and feedstock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (2), pp.321-344. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural price volatility and speculation by commodity index funds: a theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Finance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (3), pp.429-444. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AFR-03-2016-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel coût des embargos russes sur les produits alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (1), pp.71-91. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.271.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biocarburants émettent plus de CO2 que l’essence et le diesel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the revised CARB estimates of the land use changes and greenhouse gas emissions induced by biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.402-412. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2015.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois liés aux filières de l'élevage en Bretagne : état des lieux quantitatif et qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Scarsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes &amp; Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic modelling of agricultural production: past advances and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sckokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (1), pp.131-165. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960715001071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic modelling of agricultural production: past advances and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sckokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biodiesel émet-il beaucoup de gaz à effet de serre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (2013/3), pp.162-212. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.133.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact des nouveaux spéculateurs sur les prix agricoles ? Une analyse empirique des fonds d’investissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.29-51. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the land use changes and greenhouse gas emissions of biofuels: elucidating the crop yield effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (4), pp.575 - 586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic impacts of a catastrophic production event: the foot-and-mouth disease case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.480-492. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1539-6924.2012.01902.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimal implementation of agricultural policy reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpolmod.2012.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrocarburants : les Européens incapables de trouver un accord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles van Kote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic costs of a foot and mouth disease outbreak on brittany : a dynamic computable general equilibrium analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) intervention(s) publique(s) pour la gestion des risques de marché en agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4-5, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles économiques et l'instabilité des marchés agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.55-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of agricultural policies: the role of expectation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (4), pp.1950-1958. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2011.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il une intervention publique pour stabiliser les marchés agricoles ? Revue des arguments et des questions non résolue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (4), pp.435-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decoupling of farm programs: revisiting the wealth effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (3), pp.836-848. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajae/aap029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-run impact of energy prices on world agricultural markets: the role of macro-economic linkages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chantret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (1), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2009.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the (de) stabilisation effects of biofuels: the relative contributions of market forces and policy instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Treguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.72-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the European responsibility in the agricultural multilateral trade negotiations: modelling the impacts of the Common Agricultural Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (10), pp.1434 - 1460. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2009.01182.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences d'une suppression de la Politique Agricole Commune pour l'après 2013 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (4), pp.633-651. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.194.0633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan de santé de la Politique Agricole Commune : faut il des exceptions au traitement général ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 189, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating price elasticities of food trade functions: how relevant is the CES based gravity approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.253-272. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2009.00199.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des produits agricoles sensibles : le cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87, pp.49-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the European biofuel policy on the farm sector: a general equilibrium assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (4), pp.623-641. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9353.2008.00437.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des produits agricoles sensibles : le cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (2), pp.49-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocarburants et marches internationaux des matières premières agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76-77, pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du développement des biocarburants aux Etats-Unis et dans l'UE sur les marchés internationaux de produits de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (6), pp.347-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des biocarburants sur l’agriculture européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2-3, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la politique agricole commune. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2-3, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff protection elimination and Common Agricultural Policy reform: implications of changes in methods of import demand modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (13), pp.1527-1539. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036840500414609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les politiques agricoles américaines et européennes : les indicateurs ESP sont-ils bien utiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Levert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 294-295, pp.92-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing CAP reform: sensitivity of modelling decoupled policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (3), pp.415-440. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2006.00058.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the market and welfare impacts of agricultural policies in developed countries: comparison of partial and general equilibrium measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Moschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (2), pp.195-211. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9353.2006.00281.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling distribution services and assessing their welfare effects in a general equilibrium framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bradford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.87-102. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9361.2005.00302.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the EU sugar supply to assess sectoral policy reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (2), pp.223-247. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbl006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A path independent decomposition of the equivalent variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (6), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Luxembourg Common Agricultural Policy reform and the European food industries: what's at stake?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (1), pp.175-194. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7976.2006.00044.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phasing out of EU agricultural export subsidies : impacts of TWO management schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 101 (1), pp.5-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse économique de la réforme de la politique agricole commune de juin 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Barkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (1), pp.57-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des utilisations non alimentaires de l’huile de colza dans l’UE : quels impacts sur les marchés et prix mondiaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5-6), pp.344-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specification of price and income elasticities in computable general equilibrium models : an application of latent separability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.905-925. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la PAC de 2003 et le régime du paiement unique : impacts de différentes options de mise en oeuvre au niveau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4-5/3, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of alternative agricultural income support schemes on multiple policy goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (2), pp.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts économiques d'une réduction des utilisations agricoles des engrais minéraux en France : une analyse en équilibre général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 157, pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique agricole commune au service de l'emploi ? Analyse économique du modèle de l'agriculture paysanne de la Confédération paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière française face à la libéralisation des échanges : simulation d'impacts à partir du modèle MEGAAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Pingault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19, pp.81-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il et peut-on supprimer les subventions à l'exportation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (8), pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de réforme de la politique laitière européenne : impacts sur la structure des exploitations laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1-2/01, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du régime des quotas laitiers ? Paramètres clés à considérer et illustration dans le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1-2/01, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments de soutien interne des revenus agricoles et effets de distorsion sur les échanges. Un modèle avec libre entrée et endogénéisation du prix de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (3), pp.673-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the 1996 US FAIR Act on the Common Agricultural Policy in the World Trade Organisation context : the decoupling issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (1), pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring market power for food retail activities : French evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51 (2), pp.181-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversible decision making in contagious animal disease control under uncertainty : an illustration using FMD in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (1), pp.39-58. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/26.1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation économique, avantages et limites du principe de découplage des instruments de soutien des revenus agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.9-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique agricole commune. Principales dispositions de la réforme Agenda 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 102, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of European Union dairy policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (5), pp.91-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance du maintien de la préférence communautaire pour l'agriculture française. Une illustration à l'aide du modèle MEGAAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 251, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des politiques agricoles : l'apport de l'équilibre général calculable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 251, pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation mathématique positive dans les modèles d'exploitation agricole. Principes et importance du calibrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chantreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52, pp.59-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de différents modes de soutien du revenu dans le secteur français des grandes cultures. Analyse à partir d'un modèle d'équilibre général calculable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.89-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An economic analysis of the effects on the world dairy sector of extending Uruguay round agreements commitments to 2005: a discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (5), pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle réforme de la politique agricole commune : une perspective internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 329-330, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des politiques agricoles en équilibre général : l'exemple du Modèle d'Equilibre Général de l'Agriculture et de l'Agro-alimentaire Français (MEGAAF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de définition d'une politique agricole commune pour le XXIe siècle : promouvoir les rôles marchands et non marchands des agriculteurs européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 244, pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions &amp;quot;Agenda 2000&amp;quot; de réforme de la politique agricole commune et le projet de loi d'orientation agricole en France : Quel modèle agricole pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 99, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> alexandre gohin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes and statistical causal relationships in agricultural commodities markets: the impact of public news sentiment and institutional announcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Chalkiadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (8), pp.1233 - 1259. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14697688.2025.2528689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pouvoirs de marché des distributeurs alimentaires français : identification statistique par le dispositif de modération des marges commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/4 (192), pp.49-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives aux néonicotinoïdes en culture de betterave : les avancées de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.wnw33k3je⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union‐Mercosur Association Agreement: Implications for the EU Livestock Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.70010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding mirror clauses within the European Green Deal: Hype or hope?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aepp.13434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring farm minimum prices: Economic impacts of trade vs competition policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Matthews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.100549. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inteco.2024.100549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dependence structure of European vegetable oil markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (52), pp.6611-6630. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2275220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halving the European farm uses of pesticides: Looking for alternative technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/qopen/qoae003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux en 2020 : une feuille de route pour INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (3), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sustainability of the French food system: A macroeconomic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.860-880. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aepp.13277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and high-frequency price discovery in the soybean complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M.E. Pennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Commodity Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.100314. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomm.2023.100314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Deficit in France – A Prospective Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 536-537, pp.115-131. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2022.536.2083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Biosecurity Policywith Heterogeneous Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Fawaz Osseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (2), pp.355-372. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.311029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the Market and Environmental Impacts of French Pesticide Policies: A Macroeconomic Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.139.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PAC de l’après 2020 : éclairages de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming the European Common Agricultural Policy: From price & income support to risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (3), pp.712-727. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpolmod.2020.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Land Use Impacts of the EUBiodiesel Policy: Assessing the Direct, Indirect and Induced Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (2), pp.305-329. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.12365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic optimization of feeding and shipping strategies in pig-fattening using an individual-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Darrigrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 184, pp.102899. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des instruments innovants à la disposition des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.61-74. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/xeg5-nj41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Equilibrium Modelling of the Insurance Industry: U.S. Crop Insurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (2), pp.108-145. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21642/JGEA.040203AF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU-Argentinean trade dispute on biodiesel: an economic assesment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (1), pp.44-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of an EU–US transatlantic trade and investment partnership agreement on biofuel and feedstock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (2), pp.321-344. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1477-9552.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural price volatility and speculation by commodity index funds: a theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Finance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (3), pp.429-444. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AFR-03-2016-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel coût des embargos russes sur les produits alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127 (1), pp.71-91. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.271.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biocarburants émettent plus de CO2 que l’essence et le diesel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the revised CARB estimates of the land use changes and greenhouse gas emissions induced by biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.402-412. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2015.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les emplois liés aux filières de l'élevage en Bretagne : état des lieux quantitatif et qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Scarsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes &amp; Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, 128 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic modelling of agricultural production: past advances and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sckokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic modelling of agricultural production: past advances and new challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Sckokai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (1), pp.131-165. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960715001071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the land use changes and greenhouse gas emissions of biofuels: elucidating the crop yield effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (4), pp.575 - 586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biodiesel émet-il beaucoup de gaz à effet de serre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (2013/3), pp.162-212. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.133.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact des nouveaux spéculateurs sur les prix agricoles ? Une analyse empirique des fonds d’investissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 343, pp.29-51. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrocarburants : les Européens incapables de trouver un accord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles van Kote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic costs of a foot and mouth disease outbreak on brittany : a dynamic computable general equilibrium analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimal implementation of agricultural policy reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpolmod.2012.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic impacts of a catastrophic production event: the foot-and-mouth disease case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.480-492. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1539-6924.2012.01902.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) intervention(s) publique(s) pour la gestion des risques de marché en agriculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4-5, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles économiques et l'instabilité des marchés agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, pp.55-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of agricultural policies: the role of expectation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (4), pp.1950-1958. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2011.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-run impact of energy prices on world agricultural markets: the role of macro-economic linkages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chantret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (1), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2009.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decoupling of farm programs: revisiting the wealth effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 92 (3), pp.836-848. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajae/aap029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il une intervention publique pour stabiliser les marchés agricoles ? Revue des arguments et des questions non résolue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (4), pp.435-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the (de) stabilisation effects of biofuels: the relative contributions of market forces and policy instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Treguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.72-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the European responsibility in the agricultural multilateral trade negotiations: modelling the impacts of the Common Agricultural Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (10), pp.1434 - 1460. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9701.2009.01182.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences d'une suppression de la Politique Agricole Commune pour l'après 2013 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (4), pp.633-651. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.194.0633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating price elasticities of food trade functions: how relevant is the CES based gravity approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (2), pp.253-272. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2009.00199.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan de santé de la Politique Agricole Commune : faut il des exceptions au traitement général ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 189, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the European biofuel policy on the farm sector: a general equilibrium assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (4), pp.623-641. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9353.2008.00437.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des produits agricoles sensibles : le cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (2), pp.49-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection des produits agricoles sensibles : le cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87, pp.49-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocarburants et marches internationaux des matières premières agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOMEX Actualités du Commerce Extérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76-77, pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du développement des biocarburants aux Etats-Unis et dans l'UE sur les marchés internationaux de produits de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (6), pp.347-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la politique agricole commune. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2-3, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des biocarburants sur l’agriculture européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2-3, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Luxembourg Common Agricultural Policy reform and the European food industries: what's at stake?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (1), pp.175-194. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7976.2006.00044.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing CAP reform: sensitivity of modelling decoupled policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (3), pp.415-440. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1477-9552.2006.00058.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les politiques agricoles américaines et européennes : les indicateurs ESP sont-ils bien utiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Levert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 294-295, pp.92-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariff protection elimination and Common Agricultural Policy reform: implications of changes in methods of import demand modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (13), pp.1527-1539. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036840500414609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the market and welfare impacts of agricultural policies in developed countries: comparison of partial and general equilibrium measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Moschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (2), pp.195-211. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9353.2006.00281.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling distribution services and assessing their welfare effects in a general equilibrium framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Bradford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Development Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.87-102. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9361.2005.00302.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the EU sugar supply to assess sectoral policy reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (2), pp.223-247. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbl006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A path independent decomposition of the equivalent variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (6), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse économique de la réforme de la politique agricole commune de juin 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Barkaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (1), pp.57-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des utilisations non alimentaires de l’huile de colza dans l’UE : quels impacts sur les marchés et prix mondiaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (5-6), pp.344-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phasing out of EU agricultural export subsidies : impacts of TWO management schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 101 (1), pp.5-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specification of price and income elasticities in computable general equilibrium models : an application of latent separability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.905-925. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la PAC de 2003 et le régime du paiement unique : impacts de différentes options de mise en oeuvre au niveau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4-5/3, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of alternative agricultural income support schemes on multiple policy goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (2), pp.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts économiques d'une réduction des utilisations agricoles des engrais minéraux en France : une analyse en équilibre général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 157, pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique agricole commune au service de l'emploi ? Analyse économique du modèle de l'agriculture paysanne de la Confédération paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière française face à la libéralisation des échanges : simulation d'impacts à partir du modèle MEGAAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Pingault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19, pp.81-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il et peut-on supprimer les subventions à l'exportation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (8), pp.7-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de réforme de la politique laitière européenne : impacts sur la structure des exploitations laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1-2/01, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du régime des quotas laitiers ? Paramètres clés à considérer et illustration dans le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1-2/01, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments de soutien interne des revenus agricoles et effets de distorsion sur les échanges. Un modèle avec libre entrée et endogénéisation du prix de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (3), pp.673-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the 1996 US FAIR Act on the Common Agricultural Policy in the World Trade Organisation context : the decoupling issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 25 (1), pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring market power for food retail activities : French evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 51 (2), pp.181-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An economic analysis of the effects on the world dairy sector of extending Uruguay round agreements commitments to 2005: a discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (5), pp.185-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de différents modes de soutien du revenu dans le secteur français des grandes cultures. Analyse à partir d'un modèle d'équilibre général calculable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.89-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle réforme de la politique agricole commune : une perspective internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 329-330, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation mathématique positive dans les modèles d'exploitation agricole. Principes et importance du calibrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chantreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52, pp.59-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversible decision making in contagious animal disease control under uncertainty : an illustration using FMD in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mahul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (1), pp.39-58. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/26.1.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of European Union dairy policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (5), pp.91-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique agricole commune. Principales dispositions de la réforme Agenda 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 102, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation économique, avantages et limites du principe de découplage des instruments de soutien des revenus agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10, pp.9-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des politiques agricoles : l'apport de l'équilibre général calculable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 251, pp.4-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'importance du maintien de la préférence communautaire pour l'agriculture française. Une illustration à l'aide du modèle MEGAAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 251, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions &amp;quot;Agenda 2000&amp;quot; de réforme de la politique agricole commune et le projet de loi d'orientation agricole en France : Quel modèle agricole pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 99, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de définition d'une politique agricole commune pour le XXIe siècle : promouvoir les rôles marchands et non marchands des agriculteurs européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 244, pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des politiques agricoles en équilibre général : l'exemple du Modèle d'Equilibre Général de l'Agriculture et de l'Agro-alimentaire Français (MEGAAF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Matthews" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.70010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalkiadakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W Peters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnarosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2025.2528689" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13434" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoae003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2275220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2024.100549" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-04059421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinquan Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost M.E. Pennings" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomm.2023.100314" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Issanchou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2083" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Fawaz Osseni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.311029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7665" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2020.02.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12365" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrigrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102899" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.139.0001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xeg5-nj41" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.040203AF" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Beghin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12200" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AFR-03-2016-0016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.271.0071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bolis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462755v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.11.059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Scarsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fosse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sckokai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960715001071" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.133.0165" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4437" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209050v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2012.01902.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9STZ1BMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208868v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2012.05.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Kote" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.01.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-657GTQ65-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939514v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Gohin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208910v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.03.028" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aap029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chantret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.09.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Treguer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462522v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2009.01182.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWW5HR93-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462485v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.194.0633" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2009.00199.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201175v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2008.00437.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92D7510E31EBE32122D6FCC56BF38A076D913843/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462379v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dronne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931624v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931636v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653514v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840500414609" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654258v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Levert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931639v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2006.00058.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B19B8A9E4C99AA6D141833312B841737D486384/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Moschini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2006.00281.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931550v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bradford" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2005.00302.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-072VR6FK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbl006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B64165B0F9A2E2B5337FFE051BD1853DDD5C2BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931559v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931641v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2006.00044.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX957TMZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931543v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gautier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072964v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931546v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2005.06.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931537v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680165v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931667v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931659v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931666v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Pingault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931575v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931688v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952087v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mahul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/26.1.39" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WRCV3HDF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931601v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931597v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931505v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benjamin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931592v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931600v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931510v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chantreuil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364330v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931506v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931529v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalkiadakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W Peters" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnarosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2025.2528689" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wnw33k3je" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Matthews" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.70010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13434" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2024.100549" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2275220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoae003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13277" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-04059421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinquan Zhou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost M.E. Pennings" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomm.2023.100314" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Issanchou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2083" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Fawaz Osseni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.311029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bareille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.139.0001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7665" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2020.02.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12365" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davoudkhani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrigrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102899" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xeg5-nj41" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21642/JGEA.040203AF" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Beghin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12200" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cordier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AFR-03-2016-0016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.271.0071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bolis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462755v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.11.059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Scarsi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fosse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884930v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Sckokai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960715001071" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630189v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.133.0165" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122988v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4437" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Kote" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208909v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2013.01.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-657GTQ65-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2012.05.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208872v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2012.01902.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9STZ1BMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939514v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Gohin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208910v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.03.028" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462419v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chantret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2009.09.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aap029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462675v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Treguer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462522v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9701.2009.01182.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWW5HR93-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462485v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.194.0633" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2009.00199.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2008.00437.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92D7510E31EBE32122D6FCC56BF38A076D913843/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462379v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dronne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931624v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931636v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931641v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2006.00044.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX957TMZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931639v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2006.00058.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B19B8A9E4C99AA6D141833312B841737D486384/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654258v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Levert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931629v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840500414609" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Moschini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2006.00281.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931550v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bradford" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2005.00302.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-072VR6FK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbl006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B64165B0F9A2E2B5337FFE051BD1853DDD5C2BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931559v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072964v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931543v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gautier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931546v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2005.06.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931537v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680165v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931667v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931659v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931666v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Pingault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931575v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931586v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931585v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931688v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931594v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931598v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364330v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931510v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chantreuil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952087v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mahul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/26.1.39" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WRCV3HDF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931505v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benjamin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931597v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931601v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931600v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931592v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931506v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>