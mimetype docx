--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Goldsztejn </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Simultaneous Automatic Synthesis (SAS) of 2-DOF QFT Based Robust PID Controller Design for Servo Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Lakshmi S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeyasenthil R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarakanath Kobaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 73 (2), pp.1702-1713. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2025.3598156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Centre Based Tension Distribution for Cable-Driven Platforms (CDPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.081018. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4065244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the robust domain of attraction for difference inclusions using an interval Lyapunov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaolun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.105911. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of All Stable and Unstable Equilibria for Image-Point-Based Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge García Fontán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.3406-3424. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3422050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Time General Nonlinear Robust Control: Stabilization With Closed-Loop Robust DOA Enlargement Based on Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaolun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongsheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2024.3390986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-aware Design of Multiplierless Second-Order IIR Filters with Minimum Adders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Kühle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.1673-1686. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsp.2022.3161158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208221v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New convergence conditions for the super twisting algorithm with uncertain input gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.110423. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Conditions for Continuum Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.507-525. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2021.3076830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the twisting convergence conditions to non-affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.110019. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics-based Algorithm for Reliable Assembly Mode Tracking in Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.937-950. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.2987855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard branch-and-bound approach for nonlinear semi-infinite problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282 (2), pp.438-452. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the robust domain of attraction for non-smooth systems using an interval Lyapunov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.371-377. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Industrial Robots: Application to a Five-bar Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.30-56. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2017.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and bound algorithm for quantified quadratic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Domes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (1), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-016-0462-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint propagation using dominance in interval Branch & Bound for nonlinear biobjective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 260 (3), pp.934-948. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous automated design of structured QFT controller and prefilter using nonlinear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (15), pp.2529-2548. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parallelotope Method for Hybrid System Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 23 (Special issue in honor of Ray Moore, 1929-2015), 23, pp.163-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-step Methodology for Dimensional Tolerance Synthesis of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.213-234. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2016.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Temporal Properties Using Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Yonezaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, E99.A (2), pp.442-453. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transfun.E99.A.442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Bounded LTL Properties Using Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Yonezaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 317, pp.85-100. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable symmetry breaking in numerical constraint problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229, pp.105-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear bi-objective optimization: towards a certified interval-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis and adaptive strategy for the certified quadrature over a set defined by inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.543-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Parallel Manipulators Using an Interval Linearization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.93-114. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Parallelotope Continuation for One-Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (6), pp.3373-3401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 2: A Generalized Interval Mean-Value Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.184-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-Based Projection Method for Under-Constrained Numerical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.432-460. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 1: A Generalized Interval Natural Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.130-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinkerbell Is Chaotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Collins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (4), pp.1480-1501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of Constraint Programming in Safe Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner approximation of the range of vector-valued functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound Algorithm for Numerical MAX-CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (2), pp.213-237. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-009-9084-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Sharp and Efficient Resolution of NCSP with Manifolds of Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (2), pp.190-212. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-009-9082-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Handling of Universally Quantified Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Hansen-Sengupta and the Frommer-Lang-Schnurr Existence Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 79 (1), pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of Hansen-Bliek's Method to Right-Quantified Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.325-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Right-Preconditioning Process for the Formal-Algebraic Approach to Inner and Outer Estimation of AE-solution Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (6), pp.443-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Basin of Attraction in Bird Passive Balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Vimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Scheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical stability and attractors of systems with bounded perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.5129-5134, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Conditions for Continuum Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Robotics and Automation (ICRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order sliding mode twisting controller tuning based on two-level optimization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Audet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model for the Multiple Constant Multiplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Min: a Fast Collaborative Underactuated Parallel Robot for Pick-and-Place Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2020 International Conference on Robotics and Automation (ICRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icra40945.2020.9196990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis and Reconfiguration Strategy for Multi-agent D-formation Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Cenedese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sapporo, Japan. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58380-4_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic Interval Solver for Differential-Algebraic CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2020 - 26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simonis, Helmut, Sep 2020, Louvain-la-Neuve, Belgium. pp.548-565, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric Kantorovich theorem with application to tolerance synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving under-constrained numerical constraint satisfaction problems with IBEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the robust domain of attraction for non-smooth systems using an interval Lyapunov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HySIA: Tool for Simulating and Monitoring Hybrid Automata Based on Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Conference on Runtime Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Seatle, United States. pp.370-379, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67531-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of a Reactionless Four-bar Linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFToMM International Workshop on Computational Kinematics (CK2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60867-9_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Detection of Parallel Robot Assembly Mode under Type 2 Singularity Crossing Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation (ICRA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Methodology for Tolerance Synthesis of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6567/IFToMM.14TH.WC.OS12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-overlapping Constraint between Objects Described by Non-linear Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.672 - 687, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controller and pre-filter design using QFT and interval constraint techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jeyasenthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on constraint programming and decision making workshop (CoProd)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrainte de non-chevauchement entre objets décrits par des inégalités non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on multiple criteria decision making (MCDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Based Computation of Periodic Orbits of Chaotic Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sweden. pp.774-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de continuation par parallélépipèdes : application à l'optimisation globale continue bi-objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based projection method for under-constrained numerical csps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of JSSST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.number 4B-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Québec City, Canada. pp.867-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Breaking in Numeric Constraint Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Ordinary Differential Equations Based Constraints in the Standard CP Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming, CP2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St Andrews, United Kingdom. pp.221--235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based Solving of Hybrid Constraint Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunori Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Conference on Analysis and Design of Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Spain. pp.144-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box consistency through Adaptive Shaving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2049-2054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Maximal Pose Error in Robotic Mechanical Systems Using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twenty Third International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA-AIE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search Strategies for an Anytime Usage of the Branch and Prune Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chenouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. p. 468-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Containment Method For Rigorous Shadowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on SCIentific Computation And Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reach-and-Evolve Algorithm for Reachability Analysis of Nonlinear Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Pieter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Reachability Problems in Computational Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, United Kingdom. pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Algorithm for a Sharp Approximation of Universally Quantified Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2008- Quatrièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00293749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound Algorithm for Numerical MAX-CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Australia. pp.205-219, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85958-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Parallel Algorithm to Reliably Solve Systems of Nonlinear Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dunedin, New Zealand. pp.39-46, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2008.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the upper bounding process in a safe Branch and Bound algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.598-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Algorithm for a Sharp Approximation of Universally Quantified Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Ceara, Brazil. pp.134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Sharp and Efficient Resolution of NCSP with Manifolds of Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.190-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of Constraint Programming in Rigorous Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Symposium on Nonlinear Theory and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Safe Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN 2008, 3th GAMM - IMACS International Symposium on Scientific Computing, Computer Arithmetic and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, El Paso, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of linear AE-solution sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th GAMM - IMACS International Symposion on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Germany. pp.18-18, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCAN.2006.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Interval LU Decomposition for the Solution of Interval Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Numerical Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Bulgaria. pp.312-319, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70942-8_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous Inner Approximation of the Range of Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th GAMM - IMACS International Symposion on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Germany. pp.19-19, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCAN.2006.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and prune algorithm for the approximation of non-linear AE-solution sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. pp.1650 - 1654, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1141277.1141665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner and Outer Approximations of Existentially Quantified Equality Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.198-212, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11889205_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal intervals revisited : a mean-value extension to generalized intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Workshop on Quantification in Constraint Programming (International Conference on Principles and Practice of Constraint Programming, CP-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier Elimination versus Generalized Interval Evaluation: a Comparison on a Specific Class of Quantified Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Grandón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty and Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.501-511, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality Conditions for Multivariate Chebyshev Approximation: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224541v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer-assisted proof that e is rational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Center Based Tension Distribution for Cable-Driven Platforms (CDPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model for the Multiple Constant Multiplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of generalized aspect of parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Continuation Methods for Non-Linear Bi-Objective Optimization: Certified Interval-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Exponentiation of Interval Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Neumaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 1: A Generalized Interval Natural Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 2: A Generalized Interval Mean-Value Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis Using a Fixed Point Interval Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold approximation of set-valued functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of optimal multiplierless digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Nantes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition et Applications des Extensions des Fonctions Reelles aux Intervalles Généralisés; reformulation de la theorie des intervalles modaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Nice Sophia Antipolis, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Goldsztejn </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Simultaneous Automatic Synthesis (SAS) of 2-DOF QFT Based Robust PID Controller Design for Servo Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Lakshmi S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeyasenthil R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarakanath Kobaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 73 (2), pp.1702-1713. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2025.3598156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Centre Based Tension Distribution for Cable-Driven Platforms (CDPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.081018. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4065244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the robust domain of attraction for difference inclusions using an interval Lyapunov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaolun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.105911. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Time General Nonlinear Robust Control: Stabilization With Closed-Loop Robust DOA Enlargement Based on Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaolun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongsheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2024.3390986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of All Stable and Unstable Equilibria for Image-Point-Based Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge García Fontán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.3406-3424. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3422050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New convergence conditions for the super twisting algorithm with uncertain input gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.110423. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-aware Design of Multiplierless Second-Order IIR Filters with Minimum Adders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Kühle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.1673-1686. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsp.2022.3161158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208221v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Conditions for Continuum Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.507-525. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2021.3076830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the twisting convergence conditions to non-affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.110019. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics-based Algorithm for Reliable Assembly Mode Tracking in Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.937-950. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.2987855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard branch-and-bound approach for nonlinear semi-infinite problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282 (2), pp.438-452. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the robust domain of attraction for non-smooth systems using an interval Lyapunov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.371-377. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Industrial Robots: Application to a Five-bar Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.30-56. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2017.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint propagation using dominance in interval Branch & Bound for nonlinear biobjective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 260 (3), pp.934-948. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and bound algorithm for quantified quadratic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Domes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (1), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-016-0462-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous automated design of structured QFT controller and prefilter using nonlinear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (15), pp.2529-2548. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parallelotope Method for Hybrid System Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 23 (Special issue in honor of Ray Moore, 1929-2015), 23, pp.163-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Temporal Properties Using Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Yonezaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, E99.A (2), pp.442-453. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transfun.E99.A.442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-step Methodology for Dimensional Tolerance Synthesis of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.213-234. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2016.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable symmetry breaking in numerical constraint problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229, pp.105-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Bounded LTL Properties Using Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Yonezaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 317, pp.85-100. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis and adaptive strategy for the certified quadrature over a set defined by inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.543-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear bi-objective optimization: towards a certified interval-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Parallel Manipulators Using an Interval Linearization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.93-114. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Parallelotope Continuation for One-Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (6), pp.3373-3401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 2: A Generalized Interval Mean-Value Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.184-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-Based Projection Method for Under-Constrained Numerical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.432-460. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 1: A Generalized Interval Natural Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.130-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinkerbell Is Chaotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Collins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (4), pp.1480-1501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of Constraint Programming in Safe Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner approximation of the range of vector-valued functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound Algorithm for Numerical MAX-CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (2), pp.213-237. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-009-9084-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Sharp and Efficient Resolution of NCSP with Manifolds of Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (2), pp.190-212. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-009-9082-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Handling of Universally Quantified Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of Hansen-Bliek's Method to Right-Quantified Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.325-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Hansen-Sengupta and the Frommer-Lang-Schnurr Existence Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 79 (1), pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Right-Preconditioning Process for the Formal-Algebraic Approach to Inner and Outer Estimation of AE-solution Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (6), pp.443-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Basin of Attraction in Bird Passive Balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Vimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Scheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Conditions for Continuum Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Robotics and Automation (ICRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical stability and attractors of systems with bounded perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.5129-5134, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order sliding mode twisting controller tuning based on two-level optimization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Audet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model for the Multiple Constant Multiplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Min: a Fast Collaborative Underactuated Parallel Robot for Pick-and-Place Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2020 International Conference on Robotics and Automation (ICRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icra40945.2020.9196990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis and Reconfiguration Strategy for Multi-agent D-formation Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Cenedese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sapporo, Japan. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58380-4_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic Interval Solver for Differential-Algebraic CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2020 - 26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simonis, Helmut, Sep 2020, Louvain-la-Neuve, Belgium. pp.548-565, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the robust domain of attraction for non-smooth systems using an interval Lyapunov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving under-constrained numerical constraint satisfaction problems with IBEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric Kantorovich theorem with application to tolerance synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of a Reactionless Four-bar Linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFToMM International Workshop on Computational Kinematics (CK2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60867-9_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Detection of Parallel Robot Assembly Mode under Type 2 Singularity Crossing Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation (ICRA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HySIA: Tool for Simulating and Monitoring Hybrid Automata Based on Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Conference on Runtime Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Seatle, United States. pp.370-379, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67531-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Methodology for Tolerance Synthesis of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6567/IFToMM.14TH.WC.OS12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-overlapping Constraint between Objects Described by Non-linear Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.672 - 687, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controller and pre-filter design using QFT and interval constraint techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jeyasenthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on constraint programming and decision making workshop (CoProd)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrainte de non-chevauchement entre objets décrits par des inégalités non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on multiple criteria decision making (MCDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Based Computation of Periodic Orbits of Chaotic Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sweden. pp.774-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de continuation par parallélépipèdes : application à l'optimisation globale continue bi-objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based projection method for under-constrained numerical csps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of JSSST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.number 4B-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Québec City, Canada. pp.867-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Breaking in Numeric Constraint Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Ordinary Differential Equations Based Constraints in the Standard CP Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming, CP2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St Andrews, United Kingdom. pp.221--235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based Solving of Hybrid Constraint Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunori Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Conference on Analysis and Design of Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Spain. pp.144-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box consistency through Adaptive Shaving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2049-2054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Maximal Pose Error in Robotic Mechanical Systems Using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twenty Third International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA-AIE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Containment Method For Rigorous Shadowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on SCIentific Computation And Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search Strategies for an Anytime Usage of the Branch and Prune Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chenouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. p. 468-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reach-and-Evolve Algorithm for Reachability Analysis of Nonlinear Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Pieter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Reachability Problems in Computational Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, United Kingdom. pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Parallel Algorithm to Reliably Solve Systems of Nonlinear Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dunedin, New Zealand. pp.39-46, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2008.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Algorithm for a Sharp Approximation of Universally Quantified Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2008- Quatrièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00293749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound Algorithm for Numerical MAX-CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Australia. pp.205-219, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85958-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the upper bounding process in a safe Branch and Bound algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.598-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Algorithm for a Sharp Approximation of Universally Quantified Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Ceara, Brazil. pp.134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Sharp and Efficient Resolution of NCSP with Manifolds of Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.190-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Safe Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN 2008, 3th GAMM - IMACS International Symposium on Scientific Computing, Computer Arithmetic and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, El Paso, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of Constraint Programming in Rigorous Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Symposium on Nonlinear Theory and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of linear AE-solution sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th GAMM - IMACS International Symposion on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Germany. pp.18-18, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCAN.2006.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Interval LU Decomposition for the Solution of Interval Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Numerical Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Bulgaria. pp.312-319, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70942-8_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous Inner Approximation of the Range of Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th GAMM - IMACS International Symposion on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Germany. pp.19-19, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCAN.2006.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and prune algorithm for the approximation of non-linear AE-solution sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. pp.1650 - 1654, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1141277.1141665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner and Outer Approximations of Existentially Quantified Equality Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.198-212, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11889205_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal intervals revisited : a mean-value extension to generalized intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Workshop on Quantification in Constraint Programming (International Conference on Principles and Practice of Constraint Programming, CP-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier Elimination versus Generalized Interval Evaluation: a Comparison on a Specific Class of Quantified Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Grandón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty and Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.501-511, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality Conditions for Multivariate Chebyshev Approximation: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224541v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer-assisted proof that e is rational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Center Based Tension Distribution for Cable-Driven Platforms (CDPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model for the Multiple Constant Multiplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of generalized aspect of parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Continuation Methods for Non-Linear Bi-Objective Optimization: Certified Interval-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Exponentiation of Interval Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Neumaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 1: A Generalized Interval Natural Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 2: A Generalized Interval Mean-Value Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis Using a Fixed Point Interval Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold approximation of set-valued functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of optimal multiplierless digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Nantes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition et Applications des Extensions des Fonctions Reelles aux Intervalles Généralisés; reformulation de la theorie des intervalles modaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Nice Sophia Antipolis, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Lakshmi S." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyasenthil R." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarakanath Kobaku" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2025.3598156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Di Paola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zoppi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065244" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaolun Lu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105911" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a Font&#225;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3422050" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongsheng Hou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3390986" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208221v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kumm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas K&#252;hle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2022.3161158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3076830" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2987855" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marendet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.10.025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333216v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.09.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-016-0462-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granvilliers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.05.045" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purohit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goualard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.06.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Yonezaki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transfun.E99.A.442" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.10.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ruiz de Angulo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Torras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911289v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cruz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Carvalho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.09.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.02.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868023v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9126-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Hayes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Collins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rueher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481068v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9084-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GK8S5C88-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9082-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LLR368GD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claude" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431164v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vimbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993324" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Audet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491783v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196990" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02849991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cenedese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_52" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Bedouhene" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_32" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008057v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67531-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_47" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989720" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6567/IFToMM.14TH.WC.OS12.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084612v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Salas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_49" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeyasenthil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079579v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408599v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ishii" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005023v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00520054v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hosobe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Ueda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421506v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481202v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Pieter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293749v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481180v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_14" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-133L8PBV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288207v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2008.26" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297086v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297250v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510305v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAN.2006.33" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70942-8_37" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LK65NLHK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481215v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAN.2006.38" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481391v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141277.1141665" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481288v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_16" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0124V6K8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990048v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431188v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Grand&#243;n" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224541v4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03454510v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408598v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878729v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411330v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Neumaier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294219v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350447v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940617v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011922v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Lakshmi S." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyasenthil R." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarakanath Kobaku" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2025.3598156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Di Paola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zoppi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065244" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaolun Lu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105911" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongsheng Hou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3390986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a Font&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3422050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110423" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208221v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kumm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas K&#252;hle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2022.3161158" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3076830" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2987855" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marendet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.10.025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333216v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.09.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granvilliers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.05.045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-016-0462-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purohit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goualard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490672v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Yonezaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transfun.E99.A.442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.06.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ruiz de Angulo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Torras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.10.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cruz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Carvalho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.09.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.02.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868023v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9126-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Hayes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Collins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rueher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481068v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9084-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GK8S5C88-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9082-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LLR368GD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claude" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vimbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993324" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Audet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491783v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196990" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02849991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cenedese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_52" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Bedouhene" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_32" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863731v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_47" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989720" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67531-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6567/IFToMM.14TH.WC.OS12.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084612v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Salas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_49" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeyasenthil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079579v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408599v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ishii" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005023v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00520054v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hosobe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Ueda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481202v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421506v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Pieter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288207v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2008.26" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_14" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-133L8PBV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297086v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297250v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAN.2006.33" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70942-8_37" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LK65NLHK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481215v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAN.2006.38" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481391v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141277.1141665" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481288v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_16" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0124V6K8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990048v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431188v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Grand&#243;n" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224541v4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03454510v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408598v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878729v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411330v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Neumaier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294219v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350447v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940617v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011922v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>