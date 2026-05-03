--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Goldsztejn </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Simultaneous Automatic Synthesis (SAS) of 2-DOF QFT Based Robust PID Controller Design for Servo Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Lakshmi S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeyasenthil R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarakanath Kobaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 73 (2), pp.1702-1713. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2025.3598156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Centre Based Tension Distribution for Cable-Driven Platforms (CDPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.081018. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4065244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the robust domain of attraction for difference inclusions using an interval Lyapunov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaolun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.105911. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Time General Nonlinear Robust Control: Stabilization With Closed-Loop Robust DOA Enlargement Based on Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaolun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongsheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2024.3390986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of All Stable and Unstable Equilibria for Image-Point-Based Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge García Fontán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.3406-3424. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3422050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New convergence conditions for the super twisting algorithm with uncertain input gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.110423. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-aware Design of Multiplierless Second-Order IIR Filters with Minimum Adders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Kühle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.1673-1686. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsp.2022.3161158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208221v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Conditions for Continuum Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.507-525. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2021.3076830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the twisting convergence conditions to non-affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.110019. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics-based Algorithm for Reliable Assembly Mode Tracking in Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.937-950. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.2987855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard branch-and-bound approach for nonlinear semi-infinite problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282 (2), pp.438-452. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the robust domain of attraction for non-smooth systems using an interval Lyapunov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.371-377. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Industrial Robots: Application to a Five-bar Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.30-56. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2017.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint propagation using dominance in interval Branch & Bound for nonlinear biobjective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 260 (3), pp.934-948. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and bound algorithm for quantified quadratic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Domes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (1), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-016-0462-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous automated design of structured QFT controller and prefilter using nonlinear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (15), pp.2529-2548. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parallelotope Method for Hybrid System Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 23 (Special issue in honor of Ray Moore, 1929-2015), 23, pp.163-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Temporal Properties Using Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Yonezaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, E99.A (2), pp.442-453. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transfun.E99.A.442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-step Methodology for Dimensional Tolerance Synthesis of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.213-234. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2016.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable symmetry breaking in numerical constraint problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229, pp.105-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Bounded LTL Properties Using Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Yonezaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 317, pp.85-100. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis and adaptive strategy for the certified quadrature over a set defined by inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.543-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear bi-objective optimization: towards a certified interval-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Parallel Manipulators Using an Interval Linearization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.93-114. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Parallelotope Continuation for One-Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (6), pp.3373-3401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 2: A Generalized Interval Mean-Value Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.184-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-Based Projection Method for Under-Constrained Numerical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.432-460. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 1: A Generalized Interval Natural Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.130-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinkerbell Is Chaotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Collins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (4), pp.1480-1501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of Constraint Programming in Safe Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner approximation of the range of vector-valued functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound Algorithm for Numerical MAX-CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (2), pp.213-237. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-009-9084-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Sharp and Efficient Resolution of NCSP with Manifolds of Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (2), pp.190-212. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-009-9082-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Handling of Universally Quantified Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of Hansen-Bliek's Method to Right-Quantified Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.325-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Hansen-Sengupta and the Frommer-Lang-Schnurr Existence Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 79 (1), pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Right-Preconditioning Process for the Formal-Algebraic Approach to Inner and Outer Estimation of AE-solution Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (6), pp.443-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Basin of Attraction in Bird Passive Balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Vimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Scheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Conditions for Continuum Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Robotics and Automation (ICRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical stability and attractors of systems with bounded perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.5129-5134, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order sliding mode twisting controller tuning based on two-level optimization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Audet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model for the Multiple Constant Multiplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Min: a Fast Collaborative Underactuated Parallel Robot for Pick-and-Place Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2020 International Conference on Robotics and Automation (ICRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icra40945.2020.9196990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis and Reconfiguration Strategy for Multi-agent D-formation Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Cenedese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sapporo, Japan. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58380-4_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic Interval Solver for Differential-Algebraic CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2020 - 26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simonis, Helmut, Sep 2020, Louvain-la-Neuve, Belgium. pp.548-565, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the robust domain of attraction for non-smooth systems using an interval Lyapunov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving under-constrained numerical constraint satisfaction problems with IBEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric Kantorovich theorem with application to tolerance synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of a Reactionless Four-bar Linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFToMM International Workshop on Computational Kinematics (CK2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60867-9_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Detection of Parallel Robot Assembly Mode under Type 2 Singularity Crossing Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation (ICRA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HySIA: Tool for Simulating and Monitoring Hybrid Automata Based on Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Conference on Runtime Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Seatle, United States. pp.370-379, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67531-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Methodology for Tolerance Synthesis of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6567/IFToMM.14TH.WC.OS12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-overlapping Constraint between Objects Described by Non-linear Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.672 - 687, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controller and pre-filter design using QFT and interval constraint techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jeyasenthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on constraint programming and decision making workshop (CoProd)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrainte de non-chevauchement entre objets décrits par des inégalités non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on multiple criteria decision making (MCDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Based Computation of Periodic Orbits of Chaotic Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sweden. pp.774-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de continuation par parallélépipèdes : application à l'optimisation globale continue bi-objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based projection method for under-constrained numerical csps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of JSSST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.number 4B-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Québec City, Canada. pp.867-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Breaking in Numeric Constraint Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Ordinary Differential Equations Based Constraints in the Standard CP Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming, CP2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St Andrews, United Kingdom. pp.221--235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based Solving of Hybrid Constraint Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunori Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Conference on Analysis and Design of Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Spain. pp.144-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box consistency through Adaptive Shaving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2049-2054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Maximal Pose Error in Robotic Mechanical Systems Using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twenty Third International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA-AIE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Containment Method For Rigorous Shadowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on SCIentific Computation And Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search Strategies for an Anytime Usage of the Branch and Prune Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chenouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. p. 468-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reach-and-Evolve Algorithm for Reachability Analysis of Nonlinear Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Pieter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Reachability Problems in Computational Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, United Kingdom. pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Parallel Algorithm to Reliably Solve Systems of Nonlinear Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dunedin, New Zealand. pp.39-46, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2008.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Algorithm for a Sharp Approximation of Universally Quantified Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2008- Quatrièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00293749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound Algorithm for Numerical MAX-CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Australia. pp.205-219, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85958-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the upper bounding process in a safe Branch and Bound algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.598-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Algorithm for a Sharp Approximation of Universally Quantified Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Ceara, Brazil. pp.134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Sharp and Efficient Resolution of NCSP with Manifolds of Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.190-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Safe Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN 2008, 3th GAMM - IMACS International Symposium on Scientific Computing, Computer Arithmetic and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, El Paso, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of Constraint Programming in Rigorous Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Symposium on Nonlinear Theory and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of linear AE-solution sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th GAMM - IMACS International Symposion on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Germany. pp.18-18, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCAN.2006.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Interval LU Decomposition for the Solution of Interval Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Numerical Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Bulgaria. pp.312-319, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70942-8_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous Inner Approximation of the Range of Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th GAMM - IMACS International Symposion on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Germany. pp.19-19, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCAN.2006.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and prune algorithm for the approximation of non-linear AE-solution sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. pp.1650 - 1654, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1141277.1141665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner and Outer Approximations of Existentially Quantified Equality Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.198-212, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11889205_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal intervals revisited : a mean-value extension to generalized intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Workshop on Quantification in Constraint Programming (International Conference on Principles and Practice of Constraint Programming, CP-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier Elimination versus Generalized Interval Evaluation: a Comparison on a Specific Class of Quantified Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Grandón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty and Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.501-511, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality Conditions for Multivariate Chebyshev Approximation: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224541v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer-assisted proof that e is rational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Center Based Tension Distribution for Cable-Driven Platforms (CDPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model for the Multiple Constant Multiplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of generalized aspect of parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Continuation Methods for Non-Linear Bi-Objective Optimization: Certified Interval-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Exponentiation of Interval Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Neumaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 1: A Generalized Interval Natural Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 2: A Generalized Interval Mean-Value Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis Using a Fixed Point Interval Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold approximation of set-valued functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of optimal multiplierless digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Nantes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition et Applications des Extensions des Fonctions Reelles aux Intervalles Généralisés; reformulation de la theorie des intervalles modaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Nice Sophia Antipolis, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Goldsztejn </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Simultaneous Automatic Synthesis (SAS) of 2-DOF QFT Based Robust PID Controller Design for Servo Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Lakshmi S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeyasenthil R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarakanath Kobaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 73 (2), pp.1702-1713. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2025.3598156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Centre Based Tension Distribution for Cable-Driven Platforms (CDPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.081018. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4065244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the robust domain of attraction for difference inclusions using an interval Lyapunov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaolun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.105911. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Time General Nonlinear Robust Control: Stabilization With Closed-Loop Robust DOA Enlargement Based on Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaolun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongsheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2024.3390986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of All Stable and Unstable Equilibria for Image-Point-Based Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge García Fontán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.3406-3424. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3422050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-aware Design of Multiplierless Second-Order IIR Filters with Minimum Adders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Kühle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.1673-1686. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsp.2022.3161158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208221v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New convergence conditions for the super twisting algorithm with uncertain input gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.110423. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Conditions for Continuum Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.507-525. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2021.3076830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the twisting convergence conditions to non-affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.110019. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics-based Algorithm for Reliable Assembly Mode Tracking in Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.937-950. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.2987855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard branch-and-bound approach for nonlinear semi-infinite problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282 (2), pp.438-452. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the robust domain of attraction for non-smooth systems using an interval Lyapunov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.371-377. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Industrial Robots: Application to a Five-bar Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.30-56. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2017.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and bound algorithm for quantified quadratic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Domes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (1), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-016-0462-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint propagation using dominance in interval Branch & Bound for nonlinear biobjective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 260 (3), pp.934-948. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous automated design of structured QFT controller and prefilter using nonlinear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (15), pp.2529-2548. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-step Methodology for Dimensional Tolerance Synthesis of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.213-234. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2016.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parallelotope Method for Hybrid System Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 23 (Special issue in honor of Ray Moore, 1929-2015), 23, pp.163-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Temporal Properties Using Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Yonezaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, E99.A (2), pp.442-453. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transfun.E99.A.442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Bounded LTL Properties Using Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Yonezaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 317, pp.85-100. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable symmetry breaking in numerical constraint problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229, pp.105-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Parallel Manipulators Using an Interval Linearization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.93-114. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear bi-objective optimization: towards a certified interval-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis and adaptive strategy for the certified quadrature over a set defined by inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.543-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Parallelotope Continuation for One-Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (6), pp.3373-3401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-Based Projection Method for Under-Constrained Numerical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.432-460. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 2: A Generalized Interval Mean-Value Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.184-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 1: A Generalized Interval Natural Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.130-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of Constraint Programming in Safe Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinkerbell Is Chaotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Collins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (4), pp.1480-1501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner approximation of the range of vector-valued functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Handling of Universally Quantified Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound Algorithm for Numerical MAX-CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (2), pp.213-237. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-009-9084-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Sharp and Efficient Resolution of NCSP with Manifolds of Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (2), pp.190-212. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-009-9082-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of Hansen-Bliek's Method to Right-Quantified Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.325-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Hansen-Sengupta and the Frommer-Lang-Schnurr Existence Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 79 (1), pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Right-Preconditioning Process for the Formal-Algebraic Approach to Inner and Outer Estimation of AE-solution Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (6), pp.443-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Basin of Attraction in Bird Passive Balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Vimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Scheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical stability and attractors of systems with bounded perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.5129-5134, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Conditions for Continuum Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Robotics and Automation (ICRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order sliding mode twisting controller tuning based on two-level optimization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Audet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model for the Multiple Constant Multiplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Min: a Fast Collaborative Underactuated Parallel Robot for Pick-and-Place Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2020 International Conference on Robotics and Automation (ICRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icra40945.2020.9196990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis and Reconfiguration Strategy for Multi-agent D-formation Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Cenedese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sapporo, Japan. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58380-4_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic Interval Solver for Differential-Algebraic CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2020 - 26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simonis, Helmut, Sep 2020, Louvain-la-Neuve, Belgium. pp.548-565, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric Kantorovich theorem with application to tolerance synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the robust domain of attraction for non-smooth systems using an interval Lyapunov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving under-constrained numerical constraint satisfaction problems with IBEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HySIA: Tool for Simulating and Monitoring Hybrid Automata Based on Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Conference on Runtime Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Seatle, United States. pp.370-379, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67531-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of a Reactionless Four-bar Linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFToMM International Workshop on Computational Kinematics (CK2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60867-9_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Detection of Parallel Robot Assembly Mode under Type 2 Singularity Crossing Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation (ICRA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Methodology for Tolerance Synthesis of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6567/IFToMM.14TH.WC.OS12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrainte de non-chevauchement entre objets décrits par des inégalités non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-overlapping Constraint between Objects Described by Non-linear Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.672 - 687, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controller and pre-filter design using QFT and interval constraint techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jeyasenthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on constraint programming and decision making workshop (CoProd)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on multiple criteria decision making (MCDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Based Computation of Periodic Orbits of Chaotic Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sweden. pp.774-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based projection method for under-constrained numerical csps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of JSSST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.number 4B-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de continuation par parallélépipèdes : application à l'optimisation globale continue bi-objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Québec City, Canada. pp.867-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Breaking in Numeric Constraint Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Ordinary Differential Equations Based Constraints in the Standard CP Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming, CP2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St Andrews, United Kingdom. pp.221--235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based Solving of Hybrid Constraint Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunori Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Conference on Analysis and Design of Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Spain. pp.144-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box consistency through Adaptive Shaving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2049-2054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Maximal Pose Error in Robotic Mechanical Systems Using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twenty Third International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA-AIE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Containment Method For Rigorous Shadowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on SCIentific Computation And Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search Strategies for an Anytime Usage of the Branch and Prune Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chenouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. p. 468-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Safe Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN 2008, 3th GAMM - IMACS International Symposium on Scientific Computing, Computer Arithmetic and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, El Paso, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of Constraint Programming in Rigorous Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Symposium on Nonlinear Theory and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Algorithm for a Sharp Approximation of Universally Quantified Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2008- Quatrièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00293749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound Algorithm for Numerical MAX-CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Australia. pp.205-219, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85958-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reach-and-Evolve Algorithm for Reachability Analysis of Nonlinear Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Pieter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Reachability Problems in Computational Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, United Kingdom. pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Parallel Algorithm to Reliably Solve Systems of Nonlinear Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dunedin, New Zealand. pp.39-46, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2008.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the upper bounding process in a safe Branch and Bound algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.598-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Algorithm for a Sharp Approximation of Universally Quantified Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Ceara, Brazil. pp.134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Sharp and Efficient Resolution of NCSP with Manifolds of Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.190-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous Inner Approximation of the Range of Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th GAMM - IMACS International Symposion on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Germany. pp.19-19, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCAN.2006.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of linear AE-solution sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th GAMM - IMACS International Symposion on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Germany. pp.18-18, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCAN.2006.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Interval LU Decomposition for the Solution of Interval Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Numerical Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Bulgaria. pp.312-319, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70942-8_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner and Outer Approximations of Existentially Quantified Equality Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.198-212, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11889205_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and prune algorithm for the approximation of non-linear AE-solution sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. pp.1650 - 1654, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1141277.1141665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal intervals revisited : a mean-value extension to generalized intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Workshop on Quantification in Constraint Programming (International Conference on Principles and Practice of Constraint Programming, CP-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier Elimination versus Generalized Interval Evaluation: a Comparison on a Specific Class of Quantified Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Grandón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty and Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.501-511, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality Conditions for Multivariate Chebyshev Approximation: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224541v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer-assisted proof that e is rational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Center Based Tension Distribution for Cable-Driven Platforms (CDPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model for the Multiple Constant Multiplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of generalized aspect of parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Continuation Methods for Non-Linear Bi-Objective Optimization: Certified Interval-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Exponentiation of Interval Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Neumaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis Using a Fixed Point Interval Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 1: A Generalized Interval Natural Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 2: A Generalized Interval Mean-Value Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold approximation of set-valued functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of optimal multiplierless digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Nantes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition et Applications des Extensions des Fonctions Reelles aux Intervalles Généralisés; reformulation de la theorie des intervalles modaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Nice Sophia Antipolis, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Lakshmi S." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyasenthil R." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarakanath Kobaku" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2025.3598156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Di Paola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zoppi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065244" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaolun Lu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105911" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongsheng Hou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3390986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a Font&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3422050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110423" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208221v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kumm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas K&#252;hle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2022.3161158" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3076830" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2987855" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marendet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.10.025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333216v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.09.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granvilliers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.05.045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-016-0462-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purohit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goualard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490672v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Yonezaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transfun.E99.A.442" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.06.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ruiz de Angulo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Torras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.10.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cruz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Carvalho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.09.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.02.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868023v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9126-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Hayes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Collins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rueher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481068v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9084-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GK8S5C88-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9082-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LLR368GD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claude" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vimbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993324" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Audet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491783v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196990" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02849991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cenedese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_52" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Bedouhene" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_32" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863731v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_47" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989720" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67531-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6567/IFToMM.14TH.WC.OS12.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084612v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Salas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_49" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeyasenthil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079579v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408599v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ishii" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005023v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00520054v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hosobe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Ueda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481202v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421506v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Pieter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288207v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2008.26" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_14" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-133L8PBV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297086v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297250v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAN.2006.33" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70942-8_37" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LK65NLHK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481215v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAN.2006.38" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481391v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141277.1141665" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481288v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_16" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0124V6K8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990048v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431188v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Grand&#243;n" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224541v4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03454510v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408598v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878729v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411330v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Neumaier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294219v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350447v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940617v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011922v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Lakshmi S." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyasenthil R." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarakanath Kobaku" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2025.3598156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Di Paola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zoppi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065244" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaolun Lu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105911" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongsheng Hou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3390986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a Font&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3422050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208221v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kumm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas K&#252;hle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2022.3161158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3076830" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2987855" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marendet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.10.025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333216v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.09.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-016-0462-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granvilliers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.05.045" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purohit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goualard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.06.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Yonezaki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transfun.E99.A.442" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.10.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ruiz de Angulo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Torras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.09.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971348v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.02.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911289v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cruz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Carvalho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9126-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rueher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Hayes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Collins" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claude" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9084-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GK8S5C88-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9082-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LLR368GD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vimbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993324" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Audet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491783v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196990" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02849991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cenedese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_52" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Bedouhene" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_32" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67531-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_47" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989720" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6567/IFToMM.14TH.WC.OS12.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079579v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Salas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084612v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_49" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeyasenthil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ishii" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408599v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005023v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00520054v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hosobe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Ueda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481202v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421506v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510305v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293749v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481180v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_14" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-133L8PBV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Pieter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288207v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2008.26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297086v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297250v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480819v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481215v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAN.2006.38" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481284v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAN.2006.33" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481290v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70942-8_37" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LK65NLHK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481288v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_16" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0124V6K8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481391v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141277.1141665" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990048v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431188v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Grand&#243;n" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224541v4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03454510v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408598v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878729v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411330v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Neumaier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339377v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294219v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294222v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350447v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940617v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011922v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>