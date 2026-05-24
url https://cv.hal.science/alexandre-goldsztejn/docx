--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Goldsztejn </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Simultaneous Automatic Synthesis (SAS) of 2-DOF QFT Based Robust PID Controller Design for Servo Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Lakshmi S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeyasenthil R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarakanath Kobaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 73 (2), pp.1702-1713. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2025.3598156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Centre Based Tension Distribution for Cable-Driven Platforms (CDPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.081018. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4065244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the robust domain of attraction for difference inclusions using an interval Lyapunov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaolun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.105911. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Time General Nonlinear Robust Control: Stabilization With Closed-Loop Robust DOA Enlargement Based on Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaolun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongsheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2024.3390986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of All Stable and Unstable Equilibria for Image-Point-Based Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge García Fontán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.3406-3424. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3422050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-aware Design of Multiplierless Second-Order IIR Filters with Minimum Adders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Kühle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.1673-1686. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsp.2022.3161158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208221v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New convergence conditions for the super twisting algorithm with uncertain input gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.110423. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Conditions for Continuum Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.507-525. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2021.3076830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the twisting convergence conditions to non-affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.110019. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics-based Algorithm for Reliable Assembly Mode Tracking in Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.937-950. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.2987855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard branch-and-bound approach for nonlinear semi-infinite problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282 (2), pp.438-452. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the robust domain of attraction for non-smooth systems using an interval Lyapunov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.371-377. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Industrial Robots: Application to a Five-bar Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.30-56. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2017.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and bound algorithm for quantified quadratic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Domes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (1), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-016-0462-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint propagation using dominance in interval Branch & Bound for nonlinear biobjective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 260 (3), pp.934-948. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous automated design of structured QFT controller and prefilter using nonlinear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (15), pp.2529-2548. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-step Methodology for Dimensional Tolerance Synthesis of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.213-234. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2016.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parallelotope Method for Hybrid System Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 23 (Special issue in honor of Ray Moore, 1929-2015), 23, pp.163-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Temporal Properties Using Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Yonezaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, E99.A (2), pp.442-453. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transfun.E99.A.442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Bounded LTL Properties Using Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Yonezaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 317, pp.85-100. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable symmetry breaking in numerical constraint problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229, pp.105-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Parallel Manipulators Using an Interval Linearization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.93-114. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear bi-objective optimization: towards a certified interval-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis and adaptive strategy for the certified quadrature over a set defined by inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.543-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Parallelotope Continuation for One-Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (6), pp.3373-3401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-Based Projection Method for Under-Constrained Numerical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.432-460. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 2: A Generalized Interval Mean-Value Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.184-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 1: A Generalized Interval Natural Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.130-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of Constraint Programming in Safe Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinkerbell Is Chaotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Collins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (4), pp.1480-1501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner approximation of the range of vector-valued functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Handling of Universally Quantified Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound Algorithm for Numerical MAX-CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (2), pp.213-237. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-009-9084-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Sharp and Efficient Resolution of NCSP with Manifolds of Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (2), pp.190-212. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-009-9082-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of Hansen-Bliek's Method to Right-Quantified Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.325-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Hansen-Sengupta and the Frommer-Lang-Schnurr Existence Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 79 (1), pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Right-Preconditioning Process for the Formal-Algebraic Approach to Inner and Outer Estimation of AE-solution Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (6), pp.443-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Basin of Attraction in Bird Passive Balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Vimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Scheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical stability and attractors of systems with bounded perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.5129-5134, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Conditions for Continuum Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Robotics and Automation (ICRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order sliding mode twisting controller tuning based on two-level optimization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Audet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model for the Multiple Constant Multiplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Min: a Fast Collaborative Underactuated Parallel Robot for Pick-and-Place Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2020 International Conference on Robotics and Automation (ICRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icra40945.2020.9196990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis and Reconfiguration Strategy for Multi-agent D-formation Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Cenedese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sapporo, Japan. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58380-4_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic Interval Solver for Differential-Algebraic CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2020 - 26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simonis, Helmut, Sep 2020, Louvain-la-Neuve, Belgium. pp.548-565, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric Kantorovich theorem with application to tolerance synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the robust domain of attraction for non-smooth systems using an interval Lyapunov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving under-constrained numerical constraint satisfaction problems with IBEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HySIA: Tool for Simulating and Monitoring Hybrid Automata Based on Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Conference on Runtime Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Seatle, United States. pp.370-379, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67531-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of a Reactionless Four-bar Linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFToMM International Workshop on Computational Kinematics (CK2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60867-9_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Detection of Parallel Robot Assembly Mode under Type 2 Singularity Crossing Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation (ICRA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Methodology for Tolerance Synthesis of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6567/IFToMM.14TH.WC.OS12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrainte de non-chevauchement entre objets décrits par des inégalités non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-overlapping Constraint between Objects Described by Non-linear Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.672 - 687, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controller and pre-filter design using QFT and interval constraint techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jeyasenthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on constraint programming and decision making workshop (CoProd)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on multiple criteria decision making (MCDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Based Computation of Periodic Orbits of Chaotic Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sweden. pp.774-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based projection method for under-constrained numerical csps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of JSSST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.number 4B-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de continuation par parallélépipèdes : application à l'optimisation globale continue bi-objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Québec City, Canada. pp.867-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Breaking in Numeric Constraint Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Ordinary Differential Equations Based Constraints in the Standard CP Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming, CP2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St Andrews, United Kingdom. pp.221--235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based Solving of Hybrid Constraint Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunori Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Conference on Analysis and Design of Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Spain. pp.144-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box consistency through Adaptive Shaving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2049-2054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Maximal Pose Error in Robotic Mechanical Systems Using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twenty Third International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA-AIE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Containment Method For Rigorous Shadowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on SCIentific Computation And Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search Strategies for an Anytime Usage of the Branch and Prune Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chenouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. p. 468-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Safe Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN 2008, 3th GAMM - IMACS International Symposium on Scientific Computing, Computer Arithmetic and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, El Paso, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of Constraint Programming in Rigorous Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Symposium on Nonlinear Theory and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Algorithm for a Sharp Approximation of Universally Quantified Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2008- Quatrièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00293749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound Algorithm for Numerical MAX-CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Australia. pp.205-219, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85958-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reach-and-Evolve Algorithm for Reachability Analysis of Nonlinear Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Pieter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Reachability Problems in Computational Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, United Kingdom. pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Parallel Algorithm to Reliably Solve Systems of Nonlinear Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dunedin, New Zealand. pp.39-46, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2008.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the upper bounding process in a safe Branch and Bound algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.598-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Algorithm for a Sharp Approximation of Universally Quantified Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Ceara, Brazil. pp.134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Sharp and Efficient Resolution of NCSP with Manifolds of Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.190-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous Inner Approximation of the Range of Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th GAMM - IMACS International Symposion on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Germany. pp.19-19, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCAN.2006.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of linear AE-solution sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th GAMM - IMACS International Symposion on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Germany. pp.18-18, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCAN.2006.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Interval LU Decomposition for the Solution of Interval Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Numerical Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Bulgaria. pp.312-319, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70942-8_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner and Outer Approximations of Existentially Quantified Equality Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.198-212, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11889205_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and prune algorithm for the approximation of non-linear AE-solution sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. pp.1650 - 1654, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1141277.1141665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal intervals revisited : a mean-value extension to generalized intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Workshop on Quantification in Constraint Programming (International Conference on Principles and Practice of Constraint Programming, CP-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier Elimination versus Generalized Interval Evaluation: a Comparison on a Specific Class of Quantified Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Grandón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty and Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.501-511, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality Conditions for Multivariate Chebyshev Approximation: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224541v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer-assisted proof that e is rational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Center Based Tension Distribution for Cable-Driven Platforms (CDPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model for the Multiple Constant Multiplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of generalized aspect of parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Continuation Methods for Non-Linear Bi-Objective Optimization: Certified Interval-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Exponentiation of Interval Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Neumaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis Using a Fixed Point Interval Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 1: A Generalized Interval Natural Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 2: A Generalized Interval Mean-Value Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold approximation of set-valued functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of optimal multiplierless digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Nantes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition et Applications des Extensions des Fonctions Reelles aux Intervalles Généralisés; reformulation de la theorie des intervalles modaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Nice Sophia Antipolis, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Goldsztejn </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Simultaneous Automatic Synthesis (SAS) of 2-DOF QFT Based Robust PID Controller Design for Servo Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Lakshmi S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeyasenthil R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarakanath Kobaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 73 (2), pp.1702-1713. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2025.3598156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Centre Based Tension Distribution for Cable-Driven Platforms (CDPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.081018. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4065244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the robust domain of attraction for difference inclusions using an interval Lyapunov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaolun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.105911. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of All Stable and Unstable Equilibria for Image-Point-Based Visual Servoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge García Fontán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, pp.3406-3424. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2024.3422050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-Time General Nonlinear Robust Control: Stabilization With Closed-Loop Robust DOA Enlargement Based on Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaolun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongsheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2024.3390986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New convergence conditions for the super twisting algorithm with uncertain input gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.110423. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware-aware Design of Multiplierless Second-Order IIR Filters with Minimum Adders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Kühle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.1673-1686. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsp.2022.3161158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208221v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Conditions for Continuum Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.507-525. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2021.3076830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the twisting convergence conditions to non-affine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.110019. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard branch-and-bound approach for nonlinear semi-infinite problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282 (2), pp.438-452. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics-based Algorithm for Reliable Assembly Mode Tracking in Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (3), pp.937-950. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2020.2987855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the robust domain of attraction for non-smooth systems using an interval Lyapunov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.371-377. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Industrial Robots: Application to a Five-bar Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.30-56. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2017.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint propagation using dominance in interval Branch & Bound for nonlinear biobjective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 260 (3), pp.934-948. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and bound algorithm for quantified quadratic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Domes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (1), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-016-0462-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous automated design of structured QFT controller and prefilter using nonlinear programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (15), pp.2529-2548. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Temporal Properties Using Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Yonezaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, E99.A (2), pp.442-453. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transfun.E99.A.442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-step Methodology for Dimensional Tolerance Synthesis of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.213-234. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2016.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parallelotope Method for Hybrid System Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 23 (Special issue in honor of Ray Moore, 1929-2015), 23, pp.163-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable symmetry breaking in numerical constraint problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229, pp.105-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Bounded LTL Properties Using Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoki Yonezaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 317, pp.85-100. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis and adaptive strategy for the certified quadrature over a set defined by inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.543-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear bi-objective optimization: towards a certified interval-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Parallel Manipulators Using an Interval Linearization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.93-114. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211, pp.34-50. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Parallelotope Continuation for One-Manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (6), pp.3373-3401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-Based Projection Method for Under-Constrained Numerical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.432-460. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-012-9126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 2: A Generalized Interval Mean-Value Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.184-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 1: A Generalized Interval Natural Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.130-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinkerbell Is Chaotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Collins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (4), pp.1480-1501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of Constraint Programming in Safe Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing electronic edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (1), pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner approximation of the range of vector-valued functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound Algorithm for Numerical MAX-CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (2), pp.213-237. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-009-9084-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Sharp and Efficient Resolution of NCSP with Manifolds of Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (2), pp.190-212. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10601-009-9082-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Handling of Universally Quantified Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of Hansen-Bliek's Method to Right-Quantified Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.325-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Hansen-Sengupta and the Frommer-Lang-Schnurr Existence Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 79 (1), pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Right-Preconditioning Process for the Formal-Algebraic Approach to Inner and Outer Estimation of AE-solution Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (6), pp.443-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Basin of Attraction in Bird Passive Balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Vimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Scheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Conditions for Continuum Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Robotics and Automation (ICRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical stability and attractors of systems with bounded perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.5129-5134, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second order sliding mode twisting controller tuning based on two-level optimization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Audet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model for the Multiple Constant Multiplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis and Reconfiguration Strategy for Multi-agent D-formation Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Colotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Cenedese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sapporo, Japan. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58380-4_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Min: a Fast Collaborative Underactuated Parallel Robot for Pick-and-Place Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2020 International Conference on Robotics and Automation (ICRA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icra40945.2020.9196990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic Interval Solver for Differential-Algebraic CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP 2020 - 26th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simonis, Helmut, Sep 2020, Louvain-la-Neuve, Belgium. pp.548-565, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the robust domain of attraction for non-smooth systems using an interval Lyapunov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving under-constrained numerical constraint satisfaction problems with IBEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric Kantorovich theorem with application to tolerance synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of a Reactionless Four-bar Linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFToMM International Workshop on Computational Kinematics (CK2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60867-9_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified Detection of Parallel Robot Assembly Mode under Type 2 Singularity Crossing Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Koessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation (ICRA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HySIA: Tool for Simulating and Monitoring Hybrid Automata Based on Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Conference on Runtime Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Seatle, United States. pp.370-379, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67531-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Methodology for Tolerance Synthesis of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6567/IFToMM.14TH.WC.OS12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-overlapping Constraint between Objects Described by Non-linear Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lyon, France. pp.672 - 687, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10428-7_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controller and pre-filter design using QFT and interval constraint techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jeyasenthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on constraint programming and decision making workshop (CoProd)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrainte de non-chevauchement entre objets décrits par des inégalités non-linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on multiple criteria decision making (MCDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Based Computation of Periodic Orbits of Chaotic Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Principles and Practice of Constraint Programming (CP'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sweden. pp.774-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based projection method for under-constrained numerical csps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of JSSST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.number 4B-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de continuation par parallélépipèdes : application à l'optimisation globale continue bi-objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société française de recherche opérationnelle et d'aide à la décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th international conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Québec City, Canada. pp.867-882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry Breaking in Numeric Constraint Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Ruiz de Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carme Torras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles and Practice of Constraint Programming (CP'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Italy. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box consistency through Adaptive Shaving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2049-2054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based Solving of Hybrid Constraint Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunori Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Conference on Analysis and Design of Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Spain. pp.144-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Ordinary Differential Equations Based Constraints in the Standard CP Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Hosobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles and Practice of Constraint Programming, CP2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St Andrews, United Kingdom. pp.221--235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Maximal Pose Error in Robotic Mechanical Systems Using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twenty Third International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA-AIE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Containment Method For Rigorous Shadowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on SCIentific Computation And Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search Strategies for an Anytime Usage of the Branch and Prune Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chenouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. p. 468-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data-Parallel Algorithm to Reliably Solve Systems of Nonlinear Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goualard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dunedin, New Zealand. pp.39-46, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2008.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Algorithm for a Sharp Approximation of Universally Quantified Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2008- Quatrièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LINA - Université de Nantes - Ecole des Mines de Nantes, Jun 2008, Nantes, France. pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00293749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound Algorithm for Numerical MAX-CSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Australia. pp.205-219, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85958-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reach-and-Evolve Algorithm for Reachability Analysis of Nonlinear Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collins Pieter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Reachability Problems in Computational Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, United Kingdom. pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the upper bounding process in a safe Branch and Bound algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.598-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Algorithm for a Sharp Approximation of Universally Quantified Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Fortaleza, Ceara, Brazil. pp.134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Sharp and Efficient Resolution of NCSP with Manifolds of Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.190-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Safe Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN 2008, 3th GAMM - IMACS International Symposium on Scientific Computing, Computer Arithmetic and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, El Paso, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of Constraint Programming in Rigorous Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Lebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 International Symposium on Nonlinear Theory and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation of linear AE-solution sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th GAMM - IMACS International Symposion on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Germany. pp.18-18, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCAN.2006.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Interval LU Decomposition for the Solution of Interval Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Numerical Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Bulgaria. pp.312-319, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70942-8_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous Inner Approximation of the Range of Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th GAMM - IMACS International Symposion on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Germany. pp.19-19, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCAN.2006.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and prune algorithm for the approximation of non-linear AE-solution sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, France. pp.1650 - 1654, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1141277.1141665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner and Outer Approximations of Existentially Quantified Equality Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Principles and Practice of Constraint Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.198-212, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11889205_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal intervals revisited : a mean-value extension to generalized intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Daney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rueher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Taillibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Workshop on Quantification in Constraint Programming (International Conference on Principles and Practice of Constraint Programming, CP-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier Elimination versus Generalized Interval Evaluation: a Comparison on a Specific Class of Quantified Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Grandón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty and Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.501-511, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Optimality Conditions for Multivariate Chebyshev Relative Centers and Convex Analysis ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality Conditions for Multivariate Chebyshev Approximation: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224541v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer-assisted proof that e is rational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Center Based Tension Distribution for Cable-Driven Platforms (CDPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Di Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Zoppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model for the Multiple Constant Multiplication Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On continuation methods for non-linear multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of generalized aspect of parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Continuation Methods for Non-Linear Bi-Objective Optimization: Certified Interval-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Exponentiation of Interval Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Neumaier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 1: A Generalized Interval Natural Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Intervals Revisited Part 2: A Generalized Interval Mean-Value Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis Using a Fixed Point Interval Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold approximation of set-valued functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of optimal multiplierless digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Nantes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition et Applications des Extensions des Fonctions Reelles aux Intervalles Généralisés; reformulation de la theorie des intervalles modaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goldsztejn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Nice Sophia Antipolis, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Lakshmi S." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyasenthil R." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarakanath Kobaku" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2025.3598156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Di Paola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zoppi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065244" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaolun Lu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105911" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongsheng Hou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3390986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a Font&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3422050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208221v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kumm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas K&#252;hle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2022.3161158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3076830" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2987855" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marendet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.10.025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333216v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.09.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-016-0462-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401321v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granvilliers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.05.045" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purohit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goualard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.06.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Yonezaki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transfun.E99.A.442" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.10.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ruiz de Angulo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Torras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.09.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971348v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.02.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911289v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cruz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Carvalho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9126-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rueher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Hayes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Collins" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claude" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9084-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GK8S5C88-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9082-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LLR368GD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vimbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993324" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Audet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491783v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196990" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02849991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cenedese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_52" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Bedouhene" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_32" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67531-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_47" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989720" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6567/IFToMM.14TH.WC.OS12.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079579v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Salas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084612v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_49" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeyasenthil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ishii" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408599v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005023v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00520054v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hosobe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Ueda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481202v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421506v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510305v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293749v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481180v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_14" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-133L8PBV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Pieter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288207v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2008.26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297086v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297250v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480819v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481215v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAN.2006.38" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481284v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAN.2006.33" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481290v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70942-8_37" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LK65NLHK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481288v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_16" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0124V6K8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481391v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141277.1141665" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990048v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431188v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Grand&#243;n" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224541v4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03454510v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408598v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878729v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411330v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Neumaier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339377v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294219v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294222v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350447v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940617v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011922v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Lakshmi S." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeyasenthil R." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarakanath Kobaku" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2025.3598156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Di Paola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zoppi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065244" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaolun Lu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqiang Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105911" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a Font&#225;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3422050" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongsheng Hou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3390986" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110423" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208221v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kumm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas K&#252;hle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2022.3161158" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3076830" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415459v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marendet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.10.025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.2987855" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333216v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587979v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.09.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granvilliers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.05.045" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Domes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-016-0462-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purohit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goualard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Yonezaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transfun.E99.A.442" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.06.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ruiz de Angulo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Torras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2015.10.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cruz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Carvalho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.09.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.02.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-012-9126-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Hayes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Collins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rueher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481068v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9084-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GK8S5C88-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9082-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LLR368GD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claude" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vimbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993324" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Audet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02849991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cenedese" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_52" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491783v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jeanneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196990" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02956402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rohou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Bedouhene" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_32" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863731v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_47" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989720" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67531-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6567/IFToMM.14TH.WC.OS12.017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084612v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Salas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10428-7_49" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408596v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeyasenthil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079579v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ishii" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408599v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005023v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481169v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Ueda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hosobe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00520054v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mullier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481202v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421506v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288207v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2008.26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00293749v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481180v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_14" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-133L8PBV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Pieter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297086v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297250v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481284v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAN.2006.33" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481290v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70942-8_37" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LK65NLHK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481215v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAN.2006.38" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481391v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141277.1141665" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481288v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11889205_16" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0124V6K8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990048v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431188v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Grand&#243;n" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224541v5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526066v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023175v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03454510v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408601v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878729v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Neumaier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294219v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294222v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940617v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011922v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>