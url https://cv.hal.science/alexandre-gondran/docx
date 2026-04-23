--- v0 (2026-03-18)
+++ v1 (2026-04-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Gondran </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandre-gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0116-021X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136542514</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Mathematics and Applications to Theoretical Physics and Scientific Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Kenoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter. De Gruyter, 2025, 9783110769098. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110769265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique quantique : et si Einstein et de Broglie avaient aussi raison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions matériologiques, 333 p., 2014, 978-2-919694-68-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-commodity flow model to optimize the robustness of the Gate Allocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.103491. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2021.103491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du déchiffrement des hiéroglyphes à l'interprétation de la mécanique quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (1), pp.93-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Two-Scale Interpretation: de Broglie and Schrödinger’s External and Internal Wave Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of combinatorial solvers for en-route conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.36-58. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Classical Limit and Least Action Principle Revisited with (min,+) Path Integral and Action-Particle Duality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Kenoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.61-75. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1061920820010069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Memetic Algorithms for Graph Coloring Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.1--24. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-017-9354-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925911v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie ondulatoire de Fresnel et la dualité onde-corpuscule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dependent surveillance-broadcast ground-station optimal deployment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique Quantique : Deux interprétations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découverte : revue du Palais de la découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Domestication, une révolution à l'origine de la civilisation, 402, pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacing the Singlet Spinor of the EPR-B Experiment in the Configuration Space with two Single-particle Spinors in Physical Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (9), pp.1109-1126. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10701-016-0011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159544v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthetic interpretation: the double-preparation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (T163), pp.014029. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-8949/2014/T163/014029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement in the de Broglie-Bohm interpretation: Double-slit, Stern-Gerlach and EPR-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862895v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerned and non-discerned particles in classical mechanics and convergence of quantum mechanics to classical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp 117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy flow lines and the spot of Poisson-Arago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78 (6), pp 598-602. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1119/1.3291215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of the Double Slit Interference with Ultracold Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 73 (6), pp.507-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary boundaries and regional justice: Rethinking aviation transitions through AESA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Less Bad to Good Enough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Absolute Sustainability, Sep 2025, Helsingør, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current aviation roadmaps are not within planetary boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC Europe, May 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Environmental Sustainability Assessment of aviation transition scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC Europe, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport Meadows, 50 ans plus tard, 50 ans trop tard ? [présentation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes (Fance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Environmental Sustainability Assessment of aviation transition scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allons-nous continuer la recherche opérationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022, 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques raisons montrant que l'ordinateur quantique ne sera pas utile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation Combinatoire et les Ordinateurs Quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020, 21ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice d'Optimalité pour la Coloration de Graphe et Comptage de Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019, congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borne Inférieure pour la Somme Coloration de Graphe via la Relaxation vers un Problème de Partition d’Entier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019, 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of temporary military zones within civil aviation traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017, 5th ENRI International workshop on ATM/CNS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.104-1199, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-7086-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sum coloring problem: a memetic algorithm based on two individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2019 IEEE Congress on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wellington, New Zealand. pp.1798-1805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Find the chromatic number by counting k-colorings with a randomized heuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research, CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver l’optimum avec une heuristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018, 19ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of dynamic military areas within civil aviation traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017 5th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp. 104-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique quantique l'approche de de Broglie-Bohm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEMES </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des trois actions de la mécanique classique à la fonction d’onde en mécanique quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Kenoufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Rencontre du non-linéaire 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic rope team: A parallel algorithm for graph coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '17, Genetic and Evolutionary Computation Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp 314-320 / ISBN: 978-1-4503-4920-8 </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3071178.3071291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a weak interpretation of the de Broglie-Bohm theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Day "Foundations of Quantum Physics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale 3D En-Route Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar, 12th USA/Europe Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de Conflits Aériens par Méthodes Exactes et Approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme mémétique parallèle pour la coloration de graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2016 17ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil mathématique pour la physique : l'analyse non linéaire MinPlus et l' intégrale de chemin MinPlus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Mar 2016, Paris, France. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348973v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Modèle Heuristique de Particule Étendue Compatible avec la Mécanique Quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Mar 2016, Paris, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new memetic algorithm HEAD for graph coloring: an easy way for managing diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoCOP2015, The 15th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Copenhagen, Denmark. ISBN : 978-3-319-16468-7, pp 173-183, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16468-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflits aériens par régulation en vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2015, 16ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de Localisation de Stations ADS-B pour la Surveillance Aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloration de graphes par algorithme mémétique à deux individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche Tabou Robuste pour l'allocation de fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d’aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Step Hybrid Metaheuristic for Flight Level Allocation in 4D Trajectory Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Omer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’2014, 5th International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Memetic Approaches for Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-INFORMS 2013, 26th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict resolution by speed regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INAIR 2012, International Conference on Air Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Zilina, Slovakia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme mémétique pour construire des trajectoires d'aéronefs robustes aux aléas météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency robustness optimization with respect to traffic distribution for LTE system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVO 2012, International Conference on Applications of Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Málaga, Spain. pp 31-41, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29178-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized flight level allocation at the continental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference model and antenna parameters setting effects on 4G-LTE networks coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PM2HW2N 2012, 7th ACM workshop on Performance Monitoring and Measurement of Heterogeneous Wireless and Wired Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paphos, Cyprus. pp 175-182, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2387191.2387215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From interpretation of the three classical mechanics actions to the wave function in quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTP 2012, 2nd International Conference on Theoretical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Moscou, Russia. pp 17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des paramètres antennaires sur la couverture dans les réseaux LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized vertical separation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE/AIAA 31st Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Williamsburg, United States. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2012.6383010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two limits of the Schrödinger equation in the semi-classical approximation: discerned and non-discerned particles in classical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Physics and Probability (FPP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Väjö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation robuste dans les réseaux de radiocommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference model and evaluation in LTE networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMNC 2011, 4th Joint IFIP Wireless and Mobile Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp 1-6, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoherence time and spin measurement in the Stern-Gerlach experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Kenoufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP 2011, American Institue of Physics Conference on General Problems of Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Växjö, Sweden. pp 116-120, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3688960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for indoor WLAN positioning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular radio connectivity in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ait-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWCS 2010, 7th International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, York, United Kingdom. pp 305-309, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS.2010.5624296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférences multiples et coloration d'hypergraphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.213-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268852v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantiles: Trajectories of Atoms in the Interpretations of Everett and Broglie-Bohm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interférométrie Atomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparer l’inséparable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire et européen de l'Académie Européenne Interdisciplinaire des Sciences (AEIS 2016) "Ondes, Matières et Univers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Qubit in de Broglie-Bohm Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantum Information &amp; Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lyon, France. , Book of Abstracts, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer à pile ou face dans l’Espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment to test one of the incompleteness of quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pseudo-random and non-point Nelson-style process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-scale theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960495v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiclassical gravity in the de Broglie-Bohm theory and the double scale theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bound for (Sum) Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions d'onde externe et interne : une double solution à la Louis de Broglie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194727v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality Clue for Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heads or tails in zero gravity: an example of a classical contextual &amp;quot;measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The de Broglie-Bohm weak interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic extended particle 2D-model compatible with quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The theory of the double preparation: discerned and indiscerned particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerned and Non-Discerned Particles in Classical Mechanics and Quantum Mechanics Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy flow lines and the spot of Poisson-Arago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Causal Interpretation of EPR-B Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche tabou générique pour problèmes à contraintes binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENAC. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063343v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fentes de Young : trajectoires d'électrons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et optimisation de la planification des réseaux locaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Technologie de Belfort-Montbéliard; Université de Franche-Comté, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00416060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des limites à la croissance : World 2 & 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Gondran </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandre-gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0116-021X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136542514</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Mathematics and Applications to Theoretical Physics and Scientific Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Kenoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter. De Gruyter, 2025, 9783110769098. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110769265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique quantique : et si Einstein et de Broglie avaient aussi raison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions matériologiques, 333 p., 2014, 978-2-919694-68-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-commodity flow model to optimize the robustness of the Gate Allocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.103491. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2021.103491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du déchiffrement des hiéroglyphes à l'interprétation de la mécanique quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (1), pp.93-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Two-Scale Interpretation: de Broglie and Schrödinger’s External and Internal Wave Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of combinatorial solvers for en-route conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.36-58. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Classical Limit and Least Action Principle Revisited with (min,+) Path Integral and Action-Particle Duality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Kenoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.61-75. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1061920820010069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Memetic Algorithms for Graph Coloring Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.1--24. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-017-9354-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925911v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie ondulatoire de Fresnel et la dualité onde-corpuscule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dependent surveillance-broadcast ground-station optimal deployment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique Quantique : Deux interprétations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découverte : revue du Palais de la découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Domestication, une révolution à l'origine de la civilisation, 402, pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacing the Singlet Spinor of the EPR-B Experiment in the Configuration Space with two Single-particle Spinors in Physical Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (9), pp.1109-1126. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10701-016-0011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159544v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthetic interpretation: the double-preparation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (T163), pp.014029. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-8949/2014/T163/014029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement in the de Broglie-Bohm interpretation: Double-slit, Stern-Gerlach and EPR-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862895v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerned and non-discerned particles in classical mechanics and convergence of quantum mechanics to classical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp 117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy flow lines and the spot of Poisson-Arago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78 (6), pp 598-602. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1119/1.3291215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of the Double Slit Interference with Ultracold Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 73 (6), pp.507-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary boundaries and regional justice: Rethinking aviation transitions through AESA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Less Bad to Good Enough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Absolute Sustainability, Sep 2025, Helsingør, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current aviation roadmaps are not within planetary boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC Europe, May 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Environmental Sustainability Assessment of aviation transition scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC Europe, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Environmental Sustainability Assessment of aviation transition scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport Meadows, 50 ans plus tard, 50 ans trop tard ? [présentation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes (Fance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allons-nous continuer la recherche opérationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022, 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques raisons montrant que l'ordinateur quantique ne sera pas utile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation Combinatoire et les Ordinateurs Quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020, 21ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice d'Optimalité pour la Coloration de Graphe et Comptage de Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019, congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borne Inférieure pour la Somme Coloration de Graphe via la Relaxation vers un Problème de Partition d’Entier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019, 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of temporary military zones within civil aviation traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017, 5th ENRI International workshop on ATM/CNS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.104-1199, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-7086-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sum coloring problem: a memetic algorithm based on two individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2019 IEEE Congress on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wellington, New Zealand. pp.1798-1805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Find the chromatic number by counting k-colorings with a randomized heuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research, CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver l’optimum avec une heuristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018, 19ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of dynamic military areas within civil aviation traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017 5th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp. 104-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique quantique l'approche de de Broglie-Bohm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEMES </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des trois actions de la mécanique classique à la fonction d’onde en mécanique quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Kenoufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Rencontre du non-linéaire 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic rope team: A parallel algorithm for graph coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '17, Genetic and Evolutionary Computation Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp 314-320 / ISBN: 978-1-4503-4920-8 </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3071178.3071291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a weak interpretation of the de Broglie-Bohm theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Day "Foundations of Quantum Physics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale 3D En-Route Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar, 12th USA/Europe Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de Conflits Aériens par Méthodes Exactes et Approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil mathématique pour la physique : l'analyse non linéaire MinPlus et l' intégrale de chemin MinPlus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Mar 2016, Paris, France. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348973v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme mémétique parallèle pour la coloration de graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2016 17ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Modèle Heuristique de Particule Étendue Compatible avec la Mécanique Quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Mar 2016, Paris, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new memetic algorithm HEAD for graph coloring: an easy way for managing diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoCOP2015, The 15th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Copenhagen, Denmark. ISBN : 978-3-319-16468-7, pp 173-183, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16468-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflits aériens par régulation en vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2015, 16ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de Localisation de Stations ADS-B pour la Surveillance Aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloration de graphes par algorithme mémétique à deux individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche Tabou Robuste pour l'allocation de fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d’aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Step Hybrid Metaheuristic for Flight Level Allocation in 4D Trajectory Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Omer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’2014, 5th International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Memetic Approaches for Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-INFORMS 2013, 26th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict resolution by speed regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INAIR 2012, International Conference on Air Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Zilina, Slovakia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency robustness optimization with respect to traffic distribution for LTE system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVO 2012, International Conference on Applications of Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Málaga, Spain. pp 31-41, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29178-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme mémétique pour construire des trajectoires d'aéronefs robustes aux aléas météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From interpretation of the three classical mechanics actions to the wave function in quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTP 2012, 2nd International Conference on Theoretical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Moscou, Russia. pp 17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized flight level allocation at the continental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference model and antenna parameters setting effects on 4G-LTE networks coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PM2HW2N 2012, 7th ACM workshop on Performance Monitoring and Measurement of Heterogeneous Wireless and Wired Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paphos, Cyprus. pp 175-182, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2387191.2387215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des paramètres antennaires sur la couverture dans les réseaux LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized vertical separation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE/AIAA 31st Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Williamsburg, United States. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2012.6383010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two limits of the Schrödinger equation in the semi-classical approximation: discerned and non-discerned particles in classical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Physics and Probability (FPP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Väjö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation robuste dans les réseaux de radiocommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference model and evaluation in LTE networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMNC 2011, 4th Joint IFIP Wireless and Mobile Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp 1-6, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoherence time and spin measurement in the Stern-Gerlach experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Kenoufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP 2011, American Institue of Physics Conference on General Problems of Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Växjö, Sweden. pp 116-120, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3688960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for indoor WLAN positioning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular radio connectivity in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ait-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWCS 2010, 7th International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, York, United Kingdom. pp 305-309, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS.2010.5624296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférences multiples et coloration d'hypergraphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.213-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268852v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantiles: Trajectories of Atoms in the Interpretations of Everett and Broglie-Bohm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interférométrie Atomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparer l’inséparable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire et européen de l'Académie Européenne Interdisciplinaire des Sciences (AEIS 2016) "Ondes, Matières et Univers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Qubit in de Broglie-Bohm Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantum Information &amp; Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lyon, France. , Book of Abstracts, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer à pile ou face dans l’Espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment to test one of the incompleteness of quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pseudo-random and non-point Nelson-style process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-scale theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960495v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiclassical gravity in the de Broglie-Bohm theory and the double scale theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bound for (Sum) Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions d'onde externe et interne : une double solution à la Louis de Broglie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194727v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality Clue for Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heads or tails in zero gravity: an example of a classical contextual &amp;quot;measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The de Broglie-Bohm weak interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic extended particle 2D-model compatible with quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The theory of the double preparation: discerned and indiscerned particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerned and Non-Discerned Particles in Classical Mechanics and Quantum Mechanics Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy flow lines and the spot of Poisson-Arago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Causal Interpretation of EPR-B Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche tabou générique pour problèmes à contraintes binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENAC. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063343v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fentes de Young : trajectoires d'électrons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et optimisation de la planification des réseaux locaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Technologie de Belfort-Montbéliard; Université de Franche-Comté, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00416060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des limites à la croissance : World 2 & 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="799AF11E"/>
+    <w:nsid w:val="853E1772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-gondran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0116-021X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136542514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kenoufi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gondran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110769265" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01114015v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03632887v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03788547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435248v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02733455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.01.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02892760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Kenoufi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1061920820010069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925911v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moalic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-017-9354-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01971578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0088" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01159544v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-016-0011-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01109005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T163/014029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862895v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3291215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pa&#239;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Simatos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03790517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02073393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duchamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7086-1_7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01737195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01575818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071291" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01712866v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01285291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348973v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16468-7_15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01129983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Tabia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caminada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Omer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00992266v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galloux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934805v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00992126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29178-4_4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938863v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387191.2387215" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2012.6383010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097237" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3688960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934794v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zheng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ait-Ali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2010.5624296" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268852v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348958v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240789v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03960495v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945789v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194727v5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490632v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632550v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01182229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416055v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290179v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063343v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656118v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00416060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-gondran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0116-021X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136542514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kenoufi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gondran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110769265" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01114015v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03632887v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03788547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435248v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02733455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.01.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02892760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Kenoufi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1061920820010069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925911v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moalic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-017-9354-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01971578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0088" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01159544v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-016-0011-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01109005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T163/014029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862895v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3291215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pa&#239;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Simatos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010564v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03790517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02073393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duchamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7086-1_7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01737195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01575818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071291" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01712866v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348973v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01285291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16468-7_15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01129983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Tabia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caminada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Omer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00992266v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galloux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00992126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29178-4_4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938863v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387191.2387215" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2012.6383010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097237" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3688960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934794v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zheng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ait-Ali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2010.5624296" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268852v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348958v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240789v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03960495v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945789v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194727v5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490632v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632550v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01182229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416055v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290179v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063343v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656118v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00416060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>