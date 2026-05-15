--- v1 (2026-04-23)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Gondran </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandre-gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0116-021X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136542514</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Mathematics and Applications to Theoretical Physics and Scientific Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Kenoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter. De Gruyter, 2025, 9783110769098. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110769265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique quantique : et si Einstein et de Broglie avaient aussi raison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions matériologiques, 333 p., 2014, 978-2-919694-68-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-commodity flow model to optimize the robustness of the Gate Allocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.103491. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2021.103491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du déchiffrement des hiéroglyphes à l'interprétation de la mécanique quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (1), pp.93-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Two-Scale Interpretation: de Broglie and Schrödinger’s External and Internal Wave Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of combinatorial solvers for en-route conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.36-58. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Classical Limit and Least Action Principle Revisited with (min,+) Path Integral and Action-Particle Duality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Kenoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.61-75. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1061920820010069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Memetic Algorithms for Graph Coloring Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.1--24. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-017-9354-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925911v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie ondulatoire de Fresnel et la dualité onde-corpuscule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dependent surveillance-broadcast ground-station optimal deployment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique Quantique : Deux interprétations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découverte : revue du Palais de la découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Domestication, une révolution à l'origine de la civilisation, 402, pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacing the Singlet Spinor of the EPR-B Experiment in the Configuration Space with two Single-particle Spinors in Physical Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (9), pp.1109-1126. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10701-016-0011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159544v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthetic interpretation: the double-preparation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (T163), pp.014029. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-8949/2014/T163/014029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement in the de Broglie-Bohm interpretation: Double-slit, Stern-Gerlach and EPR-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862895v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerned and non-discerned particles in classical mechanics and convergence of quantum mechanics to classical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp 117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy flow lines and the spot of Poisson-Arago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78 (6), pp 598-602. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1119/1.3291215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of the Double Slit Interference with Ultracold Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 73 (6), pp.507-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary boundaries and regional justice: Rethinking aviation transitions through AESA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Less Bad to Good Enough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Absolute Sustainability, Sep 2025, Helsingør, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current aviation roadmaps are not within planetary boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC Europe, May 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Environmental Sustainability Assessment of aviation transition scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC Europe, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Environmental Sustainability Assessment of aviation transition scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport Meadows, 50 ans plus tard, 50 ans trop tard ? [présentation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes (Fance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allons-nous continuer la recherche opérationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022, 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques raisons montrant que l'ordinateur quantique ne sera pas utile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation Combinatoire et les Ordinateurs Quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020, 21ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice d'Optimalité pour la Coloration de Graphe et Comptage de Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019, congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borne Inférieure pour la Somme Coloration de Graphe via la Relaxation vers un Problème de Partition d’Entier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019, 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of temporary military zones within civil aviation traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017, 5th ENRI International workshop on ATM/CNS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.104-1199, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-7086-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sum coloring problem: a memetic algorithm based on two individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2019 IEEE Congress on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wellington, New Zealand. pp.1798-1805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Find the chromatic number by counting k-colorings with a randomized heuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research, CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver l’optimum avec une heuristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018, 19ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of dynamic military areas within civil aviation traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017 5th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp. 104-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique quantique l'approche de de Broglie-Bohm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEMES </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des trois actions de la mécanique classique à la fonction d’onde en mécanique quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Kenoufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Rencontre du non-linéaire 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic rope team: A parallel algorithm for graph coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '17, Genetic and Evolutionary Computation Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp 314-320 / ISBN: 978-1-4503-4920-8 </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3071178.3071291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a weak interpretation of the de Broglie-Bohm theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Day "Foundations of Quantum Physics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale 3D En-Route Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar, 12th USA/Europe Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de Conflits Aériens par Méthodes Exactes et Approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil mathématique pour la physique : l'analyse non linéaire MinPlus et l' intégrale de chemin MinPlus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Mar 2016, Paris, France. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348973v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme mémétique parallèle pour la coloration de graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2016 17ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Modèle Heuristique de Particule Étendue Compatible avec la Mécanique Quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Mar 2016, Paris, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new memetic algorithm HEAD for graph coloring: an easy way for managing diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoCOP2015, The 15th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Copenhagen, Denmark. ISBN : 978-3-319-16468-7, pp 173-183, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16468-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflits aériens par régulation en vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2015, 16ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de Localisation de Stations ADS-B pour la Surveillance Aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloration de graphes par algorithme mémétique à deux individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche Tabou Robuste pour l'allocation de fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d’aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Step Hybrid Metaheuristic for Flight Level Allocation in 4D Trajectory Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Omer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’2014, 5th International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Memetic Approaches for Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-INFORMS 2013, 26th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict resolution by speed regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INAIR 2012, International Conference on Air Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Zilina, Slovakia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency robustness optimization with respect to traffic distribution for LTE system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVO 2012, International Conference on Applications of Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Málaga, Spain. pp 31-41, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29178-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme mémétique pour construire des trajectoires d'aéronefs robustes aux aléas météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From interpretation of the three classical mechanics actions to the wave function in quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTP 2012, 2nd International Conference on Theoretical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Moscou, Russia. pp 17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized flight level allocation at the continental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference model and antenna parameters setting effects on 4G-LTE networks coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PM2HW2N 2012, 7th ACM workshop on Performance Monitoring and Measurement of Heterogeneous Wireless and Wired Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paphos, Cyprus. pp 175-182, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2387191.2387215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des paramètres antennaires sur la couverture dans les réseaux LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized vertical separation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE/AIAA 31st Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Williamsburg, United States. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2012.6383010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two limits of the Schrödinger equation in the semi-classical approximation: discerned and non-discerned particles in classical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Physics and Probability (FPP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Väjö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation robuste dans les réseaux de radiocommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference model and evaluation in LTE networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMNC 2011, 4th Joint IFIP Wireless and Mobile Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp 1-6, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoherence time and spin measurement in the Stern-Gerlach experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Kenoufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP 2011, American Institue of Physics Conference on General Problems of Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Växjö, Sweden. pp 116-120, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3688960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for indoor WLAN positioning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular radio connectivity in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ait-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWCS 2010, 7th International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, York, United Kingdom. pp 305-309, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS.2010.5624296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférences multiples et coloration d'hypergraphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.213-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268852v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantiles: Trajectories of Atoms in the Interpretations of Everett and Broglie-Bohm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interférométrie Atomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparer l’inséparable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire et européen de l'Académie Européenne Interdisciplinaire des Sciences (AEIS 2016) "Ondes, Matières et Univers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Qubit in de Broglie-Bohm Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantum Information &amp; Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lyon, France. , Book of Abstracts, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer à pile ou face dans l’Espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment to test one of the incompleteness of quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pseudo-random and non-point Nelson-style process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-scale theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960495v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiclassical gravity in the de Broglie-Bohm theory and the double scale theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bound for (Sum) Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions d'onde externe et interne : une double solution à la Louis de Broglie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194727v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality Clue for Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heads or tails in zero gravity: an example of a classical contextual &amp;quot;measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The de Broglie-Bohm weak interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic extended particle 2D-model compatible with quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The theory of the double preparation: discerned and indiscerned particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerned and Non-Discerned Particles in Classical Mechanics and Quantum Mechanics Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy flow lines and the spot of Poisson-Arago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Causal Interpretation of EPR-B Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche tabou générique pour problèmes à contraintes binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENAC. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063343v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fentes de Young : trajectoires d'électrons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et optimisation de la planification des réseaux locaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Technologie de Belfort-Montbéliard; Université de Franche-Comté, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00416060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des limites à la croissance : World 2 & 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Gondran </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandre-gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0116-021X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136542514</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Mathematics and Applications to Theoretical Physics and Scientific Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Kenoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter. De Gruyter, 2025, 9783110769098. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110769265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique quantique : et si Einstein et de Broglie avaient aussi raison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions matériologiques, 333 p., 2014, 978-2-919694-68-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multi-commodity flow model to optimize the robustness of the Gate Allocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.103491. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2021.103491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du déchiffrement des hiéroglyphes à l'interprétation de la mécanique quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (1), pp.93-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Two-Scale Interpretation: de Broglie and Schrödinger’s External and Internal Wave Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of combinatorial solvers for en-route conflict resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.36-58. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2020.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Classical Limit and Least Action Principle Revisited with (min,+) Path Integral and Action-Particle Duality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Kenoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Journal of Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.61-75. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1061920820010069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Memetic Algorithms for Graph Coloring Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.1--24. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-017-9354-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925911v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie ondulatoire de Fresnel et la dualité onde-corpuscule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dependent surveillance-broadcast ground-station optimal deployment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.D0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique Quantique : Deux interprétations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découverte : revue du Palais de la découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Domestication, une révolution à l'origine de la civilisation, 402, pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacing the Singlet Spinor of the EPR-B Experiment in the Configuration Space with two Single-particle Spinors in Physical Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (9), pp.1109-1126. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10701-016-0011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159544v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthetic interpretation: the double-preparation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (T163), pp.014029. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-8949/2014/T163/014029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement in the de Broglie-Bohm interpretation: Double-slit, Stern-Gerlach and EPR-B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862895v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerned and non-discerned particles in classical mechanics and convergence of quantum mechanics to classical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Louis de Broglie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp 117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy flow lines and the spot of Poisson-Arago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78 (6), pp 598-602. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1119/1.3291215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of the Double Slit Interference with Ultracold Atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 73 (6), pp.507-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary boundaries and regional justice: Rethinking aviation transitions through AESA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Less Bad to Good Enough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Absolute Sustainability, Sep 2025, Helsingør, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current aviation roadmaps are not within planetary boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC Europe, May 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Environmental Sustainability Assessment of aviation transition scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC Europe, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport Meadows, 50 ans plus tard, 50 ans trop tard ? [présentation]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes (Fance), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Environmental Sustainability Assessment of aviation transition scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Simatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allons-nous continuer la recherche opérationnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022, 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques raisons montrant que l'ordinateur quantique ne sera pas utile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation Combinatoire et les Ordinateurs Quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020, 21ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of temporary military zones within civil aviation traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017, 5th ENRI International workshop on ATM/CNS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.104-1199, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-7086-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice d'Optimalité pour la Coloration de Graphe et Comptage de Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019, congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borne Inférieure pour la Somme Coloration de Graphe via la Relaxation vers un Problème de Partition d’Entier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019, 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sum coloring problem: a memetic algorithm based on two individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2019 IEEE Congress on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wellington, New Zealand. pp.1798-1805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver l’optimum avec une heuristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018, 19ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Find the chromatic number by counting k-colorings with a randomized heuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research, CPAIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal location of dynamic military areas within civil aviation traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIWAC 2017 5th ENRI International Workshop on ATM/CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp. 104-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique quantique l'approche de de Broglie-Bohm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEMES </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des trois actions de la mécanique classique à la fonction d’onde en mécanique quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Kenoufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Rencontre du non-linéaire 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic rope team: A parallel algorithm for graph coloring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '17, Genetic and Evolutionary Computation Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp 314-320 / ISBN: 978-1-4503-4920-8 </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3071178.3071291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a weak interpretation of the de Broglie-Bohm theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion Day "Foundations of Quantum Physics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale 3D En-Route Conflict Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruixin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATM Seminar, 12th USA/Europe Air Traffic Management R&amp;D Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de Conflits Aériens par Méthodes Exactes et Approchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme mémétique parallèle pour la coloration de graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2016 17ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil mathématique pour la physique : l'analyse non linéaire MinPlus et l' intégrale de chemin MinPlus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Mar 2016, Paris, France. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348973v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Modèle Heuristique de Particule Étendue Compatible avec la Mécanique Quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Rencontre du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Mar 2016, Paris, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new memetic algorithm HEAD for graph coloring: an easy way for managing diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoCOP2015, The 15th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Copenhagen, Denmark. ISBN : 978-3-319-16468-7, pp 173-183, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16468-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de conflits aériens par régulation en vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2015, 16ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de Localisation de Stations ADS-B pour la Surveillance Aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mongeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloration de graphes par algorithme mémétique à deux individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche Tabou Robuste pour l'allocation de fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d’aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Step Hybrid Metaheuristic for Flight Level Allocation in 4D Trajectory Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Omer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’2014, 5th International Conference on Metaheuristics and Nature Inspired Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Memetic Approaches for Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-INFORMS 2013, 26th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict resolution by speed regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INAIR 2012, International Conference on Air Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Zilina, Slovakia. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme mémétique pour construire des trajectoires d'aéronefs robustes aux aléas météorologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cafieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ulrich Ngueveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency robustness optimization with respect to traffic distribution for LTE system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVO 2012, International Conference on Applications of Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Málaga, Spain. pp 31-41, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29178-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From interpretation of the three classical mechanics actions to the wave function in quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTP 2012, 2nd International Conference on Theoretical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Moscou, Russia. pp 17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized flight level allocation at the continental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference model and antenna parameters setting effects on 4G-LTE networks coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PM2HW2N 2012, 7th ACM workshop on Performance Monitoring and Measurement of Heterogeneous Wireless and Wired Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paphos, Cyprus. pp 175-182, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2387191.2387215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des paramètres antennaires sur la couverture dans les réseaux LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized vertical separation in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Allignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE/AIAA 31st Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Williamsburg, United States. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC.2012.6383010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two limits of the Schrödinger equation in the semi-classical approximation: discerned and non-discerned particles in classical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Physics and Probability (FPP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Väjö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation robuste dans les réseaux de radiocommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference model and evaluation in LTE networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourredine Tabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMNC 2011, 4th Joint IFIP Wireless and Mobile Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp 1-6, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WMNC.2011.6097237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoherence time and spin measurement in the Stern-Gerlach experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Kenoufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP 2011, American Institue of Physics Conference on General Problems of Quantum Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Växjö, Sweden. pp 116-120, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3688960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for indoor WLAN positioning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicular radio connectivity in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ait-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWCS 2010, 7th International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, York, United Kingdom. pp 305-309, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS.2010.5624296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interférences multiples et coloration d'hypergraphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.213-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268852v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantiles: Trajectories of Atoms in the Interpretations of Everett and Broglie-Bohm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interférométrie Atomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparer l’inséparable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire et européen de l'Académie Européenne Interdisciplinaire des Sciences (AEIS 2016) "Ondes, Matières et Univers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Qubit in de Broglie-Bohm Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantum Information &amp; Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lyon, France. , Book of Abstracts, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer à pile ou face dans l’Espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experiment to improve understanding wave-particle duality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240789v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pseudo-random and non-point Nelson-style process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-scale theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960495v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiclassical gravity in the de Broglie-Bohm theory and the double scale theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Bound for (Sum) Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions d'onde externe et interne : une double solution à la Louis de Broglie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194727v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality Clue for Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heads or tails in zero gravity: an example of a classical contextual &amp;quot;measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The de Broglie-Bohm weak interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic extended particle 2D-model compatible with quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The theory of the double preparation: discerned and indiscerned particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerned and Non-Discerned Particles in Classical Mechanics and Quantum Mechanics Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy flow lines and the spot of Poisson-Arago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Causal Interpretation of EPR-B Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche tabou générique pour problèmes à contraintes binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENAC. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063343v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fentes de Young : trajectoires d'électrons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et optimisation de la planification des réseaux locaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Technologie de Belfort-Montbéliard; Université de Franche-Comté, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00416060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des limites à la croissance : World 2 & 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="853E1772"/>
+    <w:nsid w:val="287144F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-gondran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0116-021X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136542514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kenoufi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gondran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110769265" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01114015v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03632887v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03788547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435248v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02733455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.01.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02892760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Kenoufi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1061920820010069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925911v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moalic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-017-9354-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01971578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0088" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01159544v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-016-0011-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01109005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T163/014029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862895v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3291215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pa&#239;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Simatos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010564v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03790517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02073393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duchamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7086-1_7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01737195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01575818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071291" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01712866v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348973v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01285291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16468-7_15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01129983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Tabia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caminada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Omer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00992266v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galloux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00992126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29178-4_4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934805v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938863v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387191.2387215" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2012.6383010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097237" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3688960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934794v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zheng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ait-Ali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2010.5624296" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268852v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348958v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240789v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03960495v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945789v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194727v5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490632v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632550v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01182229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416055v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290179v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063343v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656118v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00416060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-gondran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0116-021X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136542514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kenoufi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gondran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110769265" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01114015v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03632887v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103491" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03788547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435248v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02733455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2020.01.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02892760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Kenoufi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1061920820010069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925911v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moalic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-017-9354-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01971578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0088" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01159544v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-016-0011-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01109005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T163/014029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862895v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3291215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pa&#239;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Simatos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03790517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7086-1_7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02073393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duchamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01737195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01575818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071291" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592235v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01712866v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01285291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348973v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206237v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16468-7_15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01129983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Tabia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caminada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Omer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00992266v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galloux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934805v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ulrich Ngueveu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00992126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29178-4_4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938863v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387191.2387215" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01859786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2012.6383010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2011.6097237" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3688960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934794v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zheng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ait-Ali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2010.5624296" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268852v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348958v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240789v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03960495v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945789v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194727v5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490632v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632550v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01182229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416055v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290179v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063343v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656118v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00416060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>