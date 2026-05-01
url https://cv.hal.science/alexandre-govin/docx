--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -66,3603 +66,3603 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Algal Colonization of Mortar Surfaces Using Image Analysis</w:t>
+                <w:t xml:space="preserve">Influence of sewage sludge ashes on the performance of cementitious composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Hortemel</w:t>
+                <w:t xml:space="preserve">Danah Shehadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Zaghloul</w:t>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Debayle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hichem Krour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5566/ias.3165⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46, pp.102741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2026.102741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04651900v1</w:t>
+                <w:t xml:space="preserve">emse-05591025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ashes from sewage sludge–limestone incineration: study of SSA properties and reactivity for SCM use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danah Shehadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Krour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (3), pp.611 à 628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/constrmater4030033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04700405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’influence de l’incorporation de la poudre de bois d’Eucalyptus camaldulensis Dehn algérien sur la cinétique d’hydratation du coulis de ciment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Algal Colonization of Mortar Surfaces Using Image Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hortemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zaghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Debayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2021021⟩</w:t>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (2), pp.159 - 166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5566/ias.3165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03414299v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04651900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of polycarboxylate superplasticizer, citric acid and their combination on the hydration and workability of calcium sulfoaluminate cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 147, pp.106513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03267038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of superplasticizers with hydroxypropyl guar, effect on cement-paste properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Étude de l’influence de l’incorporation de la poudre de bois d’Eucalyptus camaldulensis Dehn algérien sur la cinétique d’hydratation du coulis de ciment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Anes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Tazrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.04.137⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109 (2), pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2021021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149405v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03414299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactor scale study of self-heating and self-ignition of torrefied wood in contact with oxygen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+                <w:t xml:space="preserve">Combination of superplasticizers with hydroxypropyl guar, effect on cement-paste properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bartholin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.11.048⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215, pp.595-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.04.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650705v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of water retention and rheological properties of fresh state cement-based mortars by guar gum derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reactor scale study of self-heating and self-ignition of torrefied wood in contact with oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valentina Langella</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.125⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214, pp.590-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347733v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the polysaccharide addition method on the properties of fresh mortars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modification of water retention and rheological properties of fresh state cement-based mortars by guar gum derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bartholin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Biasotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Giudici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.01.004⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122, pp.772 à 780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111813v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of coil-overlapping for the effectiveness of hydroxypropylguars as water retention agent in cement-based mortars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Influence of the polysaccharide addition method on the properties of fresh mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bartholin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 56, pp.61-68. </w:t>
+              <w:t xml:space="preserve">, 2015, 70, pp.50-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936254v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on their biofouling by pigmented organisms: Comparison between laboratory and field-scale experiments.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thu Hien Tran</w:t>
+                <w:t xml:space="preserve">Influence of hydroxypropylguars on rheological behavior of cement-based mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.005⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908332v1</w:t>
+                <w:t xml:space="preserve">hal-01056877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydroxypropylguars on rheological behavior of cement-based mortars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Importance of coil-overlapping for the effectiveness of hydroxypropylguars as water retention agent in cement-based mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 58, pp.161-168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.01.020⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 56, pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056877v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydroxypropylguars on the early age hydration of Portland cement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Poinot</w:t>
+                <w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on their biofouling by pigmented organisms: Comparison between laboratory and field-scale experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44, pp.69-76. </w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (Part C), pp.334-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758284v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avrami's law based kinetic modeling of colonization of mortar surface by alga &amp;lt;i&amp;gt;Klebsormidium flaccidum&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thu Hien Tran</w:t>
+                <w:t xml:space="preserve">Impact of hydroxypropylguars on the early age hydration of Portland cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 79, pp.73-80. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.69-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804718v1</w:t>
+                <w:t xml:space="preserve">hal-00758284v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ultrasonic degradation to study the molecular weight influence of polymeric admixtures for mortars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kawtar Benyahia</w:t>
+                <w:t xml:space="preserve">Avrami's law based kinetic modeling of colonization of mortar surface by alga &amp;lt;i&amp;gt;Klebsormidium flaccidum&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.06.007⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, pp.73-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839928v1</w:t>
+                <w:t xml:space="preserve">hal-00804718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laryngeal teflonoma identified by Fourier-transform infrared microspectroscopy after forensic autopsy: An interesting tool for foreign material identification in forensic cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duband</w:t>
+                <w:t xml:space="preserve">Use of ultrasonic degradation to study the molecular weight influence of polymeric admixtures for mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jeanmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2011.07.036⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.1046-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656839v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear magnetic relaxation dispersion investigations of water retention mechanism by cellulose ethers in mortars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Korb</w:t>
+                <w:t xml:space="preserve">Improvements of calcium oxide based sorbents for multiple CO2 capture cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.06.002⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 228, pp.319-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2012.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762106v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on biofouling by Klebsormidium flaccidum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Laryngeal teflonoma identified by Fourier-transform infrared microspectroscopy after forensic autopsy: An interesting tool for foreign material identification in forensic cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Lors</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.017⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 214 (1-3), pp.e26-e29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2011.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680295v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of calcium oxide based sorbents for multiple CO2 capture cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear magnetic relaxation dispersion investigations of water retention mechanism by cellulose ethers in mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Korb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Vieille</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Ruot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 228, pp.319-323. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (10), pp.1371-1378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2012.05.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714436v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'une procédure de formation et de quantification des efflorescences primaires sur les matériaux cimentaires // Development of procedures for forming and quantifying primary efflorescence on cementitious materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on biofouling by Klebsormidium flaccidum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011128⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70, pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661440v1</w:t>
+                <w:t xml:space="preserve">hal-00680295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose ethers influence on water retention and consistency in cement-based mortars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mise au point d'une procédure de formation et de quantification des efflorescences primaires sur les matériaux cimentaires // Development of procedures for forming and quantifying primary efflorescence on cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.09.004⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (7), pp.695-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542980v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy requirement for fine grinding of torrefied wood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Repellin</w:t>
+                <w:t xml:space="preserve">Cellulose ethers influence on water retention and consistency in cement-based mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ruot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2010.01.039⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp.46-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508334v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling anhydrous weight loss of wood chips during torrefaction in a pilot kiln</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Repellin</w:t>
+                <w:t xml:space="preserve">A pulsed field gradient and NMR imaging investigations of the water retention mechanism by cellulose ethers in mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Porion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 34 (5), pp.602-609. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (9), pp.1378-1385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2010.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477323v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pulsed field gradient and NMR imaging investigations of the water retention mechanism by cellulose ethers in mortars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling anhydrous weight loss of wood chips during torrefaction in a pilot kiln</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Porion</w:t>
+                <w:t xml:space="preserve">Vincent Repellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri van Damme</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 40 (9), pp.1378-1385. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (5), pp.602-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2010.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542968v1</w:t>
+                <w:t xml:space="preserve">hal-00477323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cellulose ether particle size on water retention of freshly-mixed mortars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Energy requirement for fine grinding of torrefied wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deves</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal du CEREM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (7), pp.923-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2010.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457932v1</w:t>
+                <w:t xml:space="preserve">hal-00508334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transport in freshly-mixed mortars containing cellulose ethers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Influence of cellulose ether particle size on water retention of freshly-mixed mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ruot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ruot</w:t>
+                <w:t xml:space="preserve">Olivier Deves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du CEREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">, 2009, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00517893v1</w:t>
+                <w:t xml:space="preserve">hal-00457932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité de composites bois - polymers biodégradables Durability of Wood - biodegradable Polymer Composites.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water transport in freshly-mixed mortars containing cellulose ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Gaudin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ruot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal du CEREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518945v1</w:t>
+                <w:t xml:space="preserve">emse-00517893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural transformations of bioactive glass 45S5next term with thermal treatments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Durabilité de composites bois - polymers biodégradables Durability of Wood - biodegradable Polymer Composites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Commerceuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.01.029⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 95, pp.143-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech:2007039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00508691v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline stability of cellulose ethers and impact of their degradation products on cement hydration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Guilhot</w:t>
+                <w:t xml:space="preserve">Structural transformations of bioactive glass 45S5next term with thermal treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 36 (7), pp.1252-1256. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (10), pp.3305-3313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00449712v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00508691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modelling of the thermal decomposition of ettringite into metaettringite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (11), pp.2054-2060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3690,363 +3690,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00449727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of cement hydration at early ages by natural and heated wood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alkaline stability of cellulose ethers and impact of their degradation products on cement hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2005.09.002⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (7), pp.1252-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2006.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00449702v1</w:t>
+                <w:t xml:space="preserve">emse-00449712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into wood and cement interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modification of cement hydration at early ages by natural and heated wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Peschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforchung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/HF.2005.054⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (1), pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2005.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123870v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00449702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New insights into wood and cement interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Peschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Holzforchung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59(3), pp.330-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/HF.2005.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of polysaccharides on the hydration of cement paste at early ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Peschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34(11), pp.2153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4056,3001 +4190,2971 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Sewage Sludge Ashes in Dry and Wet States for Use as SCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danah Shehadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Krour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete’23 - International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of cement-based materials and concrete structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milos Island, Greece. pp.99 à 109, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04133121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different retarders and their combination with superplasticizer on the properties of CSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Superplasticizers and Other Chemical Admixtures in Concrete (SOCAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Concrete Institute – Italy Chapter; Université de Bergame - Department of Engineering and Applied Sciences, Jul 2022, Milan, Italy. pp.143 à 156 / SP-354_12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Citric Acid and Polycarboxylate Superplasticizers (PCE) on Hydration and Rheology of Sulfoaluminate Cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">TH</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete (ICCM2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sherbrooke; Université de Toulouse III - Paul Sabatier; Lmdc Laboratoire Matériaux et Durabilité des Constructions Toulouse; CRIB, Jun 2021, Sherbrooke, Canada. pp.408 à 417 / SP-349-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocolonisation des Parements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hydration and rheology of sulfoaluminate cements (CSA) in presence of polycarboxylate superplasticizers (PCE) and citric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">15th International Congress on the Chemistry of Cement a success (ICCC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the Research Institute of Binding Materials Prague; the Czech Cement Association; Brno University of Technology; Guarant International, Sep 2019, Prague, Czech Republic. pp.ID 165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02485564v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration and rheology of sulfoaluminate cements (CSA) in presence of polycarboxylate superplasticizers (PCE) and citric acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biocolonisation des Parements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phillipe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress on the Chemistry of Cement a success (ICCC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the Research Institute of Binding Materials Prague; the Czech Cement Association; Brno University of Technology; Guarant International, Sep 2019, Prague, Czech Republic. pp.ID 165</w:t>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> réunion GT AFGC Béton et Microorganismes : Biodétérioration, Bioréparation et Béton Biogènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360076v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02485564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de formulation d’un mortier sur ces propriétés à l’état frais pour sa mise en forme par chaîne numérique 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colloque Science et Technologie des Poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTC Université de technologie de compiègne, Jul 2018, Compiègne, France. pp.42 à 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a thin coating layer of calcium aluminate and sulfoaluminate cements on algal biofouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference of RILEM TC 253-MCI: Microorganisms-Cementitious Materials Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Toulouse, Jun 2018, Toulouse, France. pp.319 à 322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of guar gum derivatives combined with superplasticizers on properties of portland cement-pastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of guar gum derivatives and superplasticizers, impact on properties of Portland cement-pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bartholin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Phillipe Grosseau</w:t>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Bio-Based Building Materials and 1st International Conference on ECOlogical valorisation of GRAnular and FIbrous materials (ICBBM ECOGRAFI 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Pascal - ; Université Blaise Pascal ; Polytech Clermont-Ferrand, Jun 2017, Clermont-Ferrand, France. pp.55-61</w:t>
+              <w:t xml:space="preserve">Concrete 2017 - Advances in Concrete Materials and Structures and the 3rd ICDC - 3rd International Congress on Durability of Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NB - Norsk Betongforening; Concrete Institute of Australia, Oct 2017, Adélaïde, Australia. pp.ID 91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548245v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of guar gum derivatives and superplasticizers, impact on properties of Portland cement-pastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of guar gum derivatives combined with superplasticizers on properties of portland cement-pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bartholin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete 2017 - Advances in Concrete Materials and Structures and the 3rd ICDC - 3rd International Congress on Durability of Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NB - Norsk Betongforening; Concrete Institute of Australia, Oct 2017, Adélaïde, Australia. pp.ID 91</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Bio-Based Building Materials and 1st International Conference on ECOlogical valorisation of GRAnular and FIbrous materials (ICBBM ECOGRAFI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Pascal - ; Université Blaise Pascal ; Polytech Clermont-Ferrand, Jun 2017, Clermont-Ferrand, France. pp.55-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777357v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et numérique de la réaction entre le bois torréfié et l’oxygène à faible temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2017 - 16ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP (Société Française de Génie des Procédés); EFCE ( European Federation of Chemical Engineering); LRGP (Laboratoire Réactions et Génie des Procédés); CNRS (Centre National de la Recherche Scientifique); Université de Lorraine, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of self-heating phenomenon at the reactor-scale. Safety assessment of a fixed-bed filled with torrefied wood chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCE10 - 10th World Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anque; Enginyers Industrials de catalunya; SEQUI; A IQS, Oct 2017, Barcelone, France. pp.2448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of self-heating phenomena during torrefaction of spherical wood particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Études expérimentales et modélisation du phénomène d’auto-échauffement, application au refroidissement de plaquettes de bois torréfiées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WasteEng conference series; Mines Albi-Carnaux, May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CODEGEPRA Comité de DÉveloppement du GÉnie des Procédés en Rhône-Alpes Auvergne, Nov 2016, Saint-Martin d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331853v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études expérimentales et modélisation du phénomène d’auto-échauffement, application au refroidissement de plaquettes de bois torréfiées.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Experimental study of self-heating phenomena during torrefaction of spherical wood particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CODEGEPRA Comité de DÉveloppement du GÉnie des Procédés en Rhône-Alpes Auvergne, Nov 2016, Saint-Martin d'Hères, France</w:t>
+              <w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WasteEng conference series; Mines Albi-Carnaux, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429734v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of fresh state properties of Portland cement-based mortars by guar gum derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bartholin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh International Conference on Superplasticizers and Other Chemical Admixtures in Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Concrete Institute (aci); University of New Brunswick (department of civil engineering); University of Sherbrooke (department of civil engineering); University of Toronto (department of civil engineering), Jul 2015, Ottawa, Canada. pp. 315 à 332 / SP-302-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01188810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Chemical Composition of Building Materials on Algal Biofouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dalod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete 2015 / RILEM Week - 27th Biennial National Conference of the Concrete Institute of Australia in conjunction with the 69th RILEM Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the Concrete Institute of Australia; RILEM, Aug 2015, Melbourne, Australia. pp.735 à 744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01206843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Guar Gum Derivatives on Properties of Freshly-Mixed Cement-Based Mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bartholin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Biasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Giudici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on the Chemistry of Cement (ICCC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Chinese Ceramic Society; China Building Materials Academy; State key Laboratory of Green Building Materials, Oct 2015, Beijing, China. pp.4. Admixtures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01250071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Guar Gum Derivatives on Fresh State Properties of Portland Cement-Based Mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bartholin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Biasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Giudici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete 2015 / RILEM Week - 27th Biennial National Conference of the Concrete Institute of Australia in conjunction with the 69th RILEM Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the Concrete Institute of Australia; RILEM, Aug 2015, Melbourne, Australia. pp.848 à 857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01207947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mortars chemical composition on micro-algal biofouling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Fluidization of Wood Powders Application to biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Almendros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willi Nastoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Biodeterioration and Biodegradation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">7Th World Congress on Particucle Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062124v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Fluidization of Wood Powders Application to biofuel production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
+                <w:t xml:space="preserve">Influence of the chemical composition of mortars on algal biofouling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dalod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Willi Nastoll</w:t>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7Th World Congress on Particucle Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Pékin, China</w:t>
+              <w:t xml:space="preserve">International Conference on Calcium Aluminates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Palais des Papes, Avignon, France. pp. 523 - 534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052666v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the chemical composition of mortars on algal biofouling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Effects of mortars chemical composition on micro-algal biofouling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dalod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Damidot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Calcium Aluminates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Palais des Papes, Avignon, France. pp. 523 - 534</w:t>
+              <w:t xml:space="preserve">XVI International Biodeterioration and Biodegradation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053366v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an accelerated test of fungal biodeterioration. Application to calcium aluminate cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iolanda Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Calcium Aluminates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Palais des Papes, Avignon, France. pp. 511-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in-situ and laboratory study of the effect of the intrinsic properties of mortars on their potential bioreceptivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII International Conference on Durability of Building Materials and Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Escola Politecnica, Universiy of São Paulo; São Paulo State Housing Syndicate, Sep 2014, São Paulo, Portugal. pp. 258 à 265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01085050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR investigations of water retention mechanism by cellulose ethers in cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Korb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Conference on Creep, Shrinkage, and Durability Mechanics (CONCREEP-9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cambridge, Massachusetts, United States. pp.102-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability in biofouling by &amp;lt;i&amp;gt;Klebsormidium flaccidum&amp;lt;/i&amp;gt; of mortars: Influence of the intrinsic characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Concrete Sustainability (ICCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Tokyo, Japan. S3-3-6 pp. 914-919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluidization and rheological approaches for characterization of wood biomass flowability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bracco</w:t>
+                <w:t xml:space="preserve">Influence of hydroxypropylguars on fresh state properties of cement-based mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPI (Multiscale Approaches for Process Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Superplasticizers and Other Chemical Admixtures in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic. pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667275v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773641v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la composition chimique de mortiers sur leur encrassement biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dalod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Forum Biodétérioration des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7069,1528 +7173,1558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00722016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydroxypropylguars on fresh state properties of cement-based mortars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fluidization and rheological approaches for characterization of wood biomass flowability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Almendros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Superplasticizers and Other Chemical Admixtures in Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic. pp.121-132</w:t>
+              <w:t xml:space="preserve">MAPI (Multiscale Approaches for Process Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773641v2</w:t>
+                <w:t xml:space="preserve">hal-00667275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological and morphological characterization of torrefied wood biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Almendros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willi Nastoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Biomass Torrefaction for Energy, Albi, 10 et 11 mai 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00723032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of torrefaction treatment on wood powder properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Almendros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willi Nastoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Biomass Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp.1902-1904, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5071/19thEUBCE2011-OC8.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes on wood powder morphology and flowability due to thermal pretreatment,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Almendros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willi Nastoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII° Congrès de la SFGP 2011 Société Française de Génie des Procédés : Des procédés au service du produit au coeur de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.N°207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of torrefaction on grinding energy requirement for thin wood particle production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of cellulose ethers on water retention in freshly-mixed mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Duplan</w:t>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ruot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII ° Congrès de la Société Française de Génie des Procédés Pour relever les défis industriels du XXI° siècle A la croisée des Sciences et des Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">11th International Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Cracovie, Poland. pp.959-961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462339v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cellulose ethers on water retention in freshly-mixed mortars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of torrefaction on grinding energy requirement for thin wood particle production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deves</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Cracovie, Poland. pp.959-961</w:t>
+              <w:t xml:space="preserve">XII ° Congrès de la Société Française de Génie des Procédés Pour relever les défis industriels du XXI° siècle A la croisée des Sciences et des Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519140v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Cellulose Ether Particle Size on Water Retention of Freshly-Mixed Mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ruot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th CANMET [Canada Centre for Mineral and Energy Technology] /ACI [American Concrete Institute] (International Conference on Superplasticizers and other Chemical Admixtures in Concrete)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of efflorescence forming process on cementitious materials // Etude du processus de formation des efflorescences sur des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on concrete under severe conditions of environment and loading,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Tours, France. pp.633-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité de composites bois – polymères biodégradables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Commerceuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34èmes Journées d'Etudes des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude rhéologique de nouveaux biocomposites bois - polymères biodégradables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Commerceuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel du Groupement Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-gravimetric analysis as a tool for the optimisation of wood heat treatment parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Wood Modification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Gottingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of polysaccharides on cement hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Peschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroceramics VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France. pp.2141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude physico-chimique d'un composite ciment-bois durant les premières heures d'hydratation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de Céramique, 26 au 28 mars 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8600,1138 +8734,1138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration and rheology of sulfoaluminate-belite cements (SAC) in presence of polycarboxylate superplasticizers (PCE) and citric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des superplastifiants de types polycarboxylates et de l’acide citrique sur l’hydratation et la rhéologie des ciments sulfoalumineux-bélitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique 2018 du Codegepra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Saint-Etienne, France. , Journée scientifique du CODEGEPRA - Le Génie des Procédés en Rhône-Alpes Auvergne, pp.25 / P15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un traitement préventif contre la biocolonisation algale des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pr Alexandra Bertron; Pr Françoise Feugeas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">éme</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Forum Biodétérioration des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">© EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matériaux &amp; Techniques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of treatment to prevent the algal biofouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dr. Alexandra BERTRON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM TC253-MCI 'Microorganisms-cementitious materials interactions'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Delft, Netherlands. , Proccedings of RILEM TC253-MCI, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un traitement préventif contre la biocolonisation algale des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prof. Gilles Escadeillas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Douai, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Guar Gum Derivatives on Properties of Freshly-Mixed Cement-Based Mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bartholin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Biasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Giudici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caijun Shi; Yan Yao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 14th International Congress on the Chemistry of Cement (ICCC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Beijing, Italy. , The 14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> International Congress on the Chemistry of Cement - ICCC Proceedings, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01250110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la composition chimique de mortiers sur leurs cinétiques d'encrassement biologique par les algues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Dalod</w:t>
+                <w:t xml:space="preserve">Influence des hydroxypropylguars sur les propriétés des mortiers de ciment à l’état frais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01105429v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01102674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des hydroxypropylguars sur les propriétés des mortiers de ciment à l’état frais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Poinot</w:t>
+                <w:t xml:space="preserve">Influence de la composition chimique de mortiers sur leurs cinétiques d'encrassement biologique par les algues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dalod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Govin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01102674v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01105429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime durability of bio-based composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Verney</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Solène Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Commereuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroutioun Askanaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Delor-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SMITTHIPONG, W. ; CHOLLAKUP, R. ; NARDIN, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In bio-based composites for high-performance materials: From strategy to to industrial application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 204-218 Chapitre 12, 2014, 978-1-48221448-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9741,114 +9875,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects physico-chimiques de l'interaction bois - ciment. Modification de l'hydratation du ciment par le bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00012091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9995,51 +10129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04651900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hortemel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zaghloul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04700405v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danah Shehadeh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater4030033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03414299v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Anes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tazrout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03267038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belhadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106513" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bartholin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Schmidt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.04.137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Evangelista" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Biasotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giudici" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Langella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poinot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.01.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.11.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758284v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.10.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.12.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839928v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Benyahia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeanmaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.06.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duband" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dumollard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Basset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2011.07.036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Patural" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ruot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.06.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714436v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.05.042" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661440v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delair" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011128" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFFA730692C86F888071996E1B118BA896E8E2B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542980v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.09.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13QTHSV0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508334v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repellin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.01.039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477323v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542968v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Porion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.04.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00517893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Commerceuc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lefebvre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zenati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.01.029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449712v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.03.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449727v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.06.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449702v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peschard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2005.09.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2005.054" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124310v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04133121v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quintero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Grosseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02485564v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360076v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Le" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871290v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548245v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmidt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643777v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720397v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331853v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01188810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01206843v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dalod" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250071v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01207947v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062124v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052666v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Almendros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sanz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Nastoll" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053314v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Albuquerque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929989v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805695v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667275v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bracco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00722016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773641v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00723032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/19thEUBCE2011-OC8.5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658252v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462339v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duplan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519140v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448369v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619220v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411494v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraisse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123993v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fantozzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123533v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013806v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991878v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Vallet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forumbiodet2016.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393909v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385015v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250110v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01105429v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01102674v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082066v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Commereuc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanaian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012091v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05591025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danah Shehadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04700405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater4030033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04651900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hortemel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zaghloul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03267038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belhadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106513" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03414299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Anes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tazrout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bartholin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.04.137" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650705v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Evangelista" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Biasotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giudici" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Langella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poinot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.01.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.11.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758284v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.10.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.12.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Benyahia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeanmaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.06.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.05.042" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duband" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dumollard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forest" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Basset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2011.07.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762106v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Patural" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ruot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delair" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011128" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFFA730692C86F888071996E1B118BA896E8E2B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.09.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13QTHSV0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542968v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Porion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.04.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repellin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.01.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.01.039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00517893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518945v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Commerceuc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lefebvre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zenati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.01.029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449727v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.06.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.03.028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peschard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2005.09.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2005.054" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124310v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04133121v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quintero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Grosseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360076v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02485564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Le" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871290v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmidt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331853v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01188810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01206843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dalod" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250071v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01207947v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Almendros" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sanz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Nastoll" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062124v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053314v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Albuquerque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085050v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929989v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805695v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773641v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00722016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667275v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bracco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00723032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/19thEUBCE2011-OC8.5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519140v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462339v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duplan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448369v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619220v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411506v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fantozzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013806v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394039v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Vallet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forumbiodet2016.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393909v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385015v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250110v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01102674v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01105429v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082066v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Commereuc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanaian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>