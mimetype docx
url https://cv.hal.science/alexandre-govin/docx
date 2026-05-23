--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -485,235 +485,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04651900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polycarboxylate superplasticizer, citric acid and their combination on the hydration and workability of calcium sulfoaluminate cement</w:t>
+                <w:t xml:space="preserve">Étude de l’influence de l’incorporation de la poudre de bois d’Eucalyptus camaldulensis Dehn algérien sur la cinétique d’hydratation du coulis de ciment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Belhadi</w:t>
+                <w:t xml:space="preserve">Linda Anes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Tazrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106513⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109 (2), pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2021021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03267038v1</w:t>
+                <w:t xml:space="preserve">emse-03414299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’influence de l’incorporation de la poudre de bois d’Eucalyptus camaldulensis Dehn algérien sur la cinétique d’hydratation du coulis de ciment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of polycarboxylate superplasticizer, citric acid and their combination on the hydration and workability of calcium sulfoaluminate cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Tazrout</w:t>
+                <w:t xml:space="preserve">Rachid Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 109 (2), pp.203. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.106513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2021021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03414299v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03267038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of superplasticizers with hydroxypropyl guar, effect on cement-paste properties</w:t>
               </w:r>
@@ -1195,51 +1195,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydroxypropylguars on rheological behavior of cement-based mortars</w:t>
+                <w:t xml:space="preserve">Importance of coil-overlapping for the effectiveness of hydroxypropylguars as water retention agent in cement-based mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
@@ -1248,316 +1248,316 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 58, pp.161-168. </w:t>
+              <w:t xml:space="preserve">, 2014, 56, pp.61-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.01.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056877v1</w:t>
+                <w:t xml:space="preserve">hal-00936254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of coil-overlapping for the effectiveness of hydroxypropylguars as water retention agent in cement-based mortars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Poinot</w:t>
+                <w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on their biofouling by pigmented organisms: Comparison between laboratory and field-scale experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.11.005⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (Part C), pp.334-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936254v1</w:t>
+                <w:t xml:space="preserve">hal-00908332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on their biofouling by pigmented organisms: Comparison between laboratory and field-scale experiments.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thu Hien Tran</w:t>
+                <w:t xml:space="preserve">Influence of hydroxypropylguars on rheological behavior of cement-based mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 86 (Part C), pp.334-342. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.161-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908332v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hydroxypropylguars on the early age hydration of Portland cement</w:t>
               </w:r>
@@ -1647,103 +1647,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avrami's law based kinetic modeling of colonization of mortar surface by alga &amp;lt;i&amp;gt;Klebsormidium flaccidum&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 79, pp.73-80. </w:t>
@@ -1905,576 +1905,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of calcium oxide based sorbents for multiple CO2 capture cycles</w:t>
+                <w:t xml:space="preserve">Laryngeal teflonoma identified by Fourier-transform infrared microspectroscopy after forensic autopsy: An interesting tool for foreign material identification in forensic cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Vieille</w:t>
+                <w:t xml:space="preserve">Sébastien Duband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2012.05.042⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 214 (1-3), pp.e26-e29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2011.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714436v1</w:t>
+                <w:t xml:space="preserve">hal-00656839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laryngeal teflonoma identified by Fourier-transform infrared microspectroscopy after forensic autopsy: An interesting tool for foreign material identification in forensic cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duband</w:t>
+                <w:t xml:space="preserve">Nuclear magnetic relaxation dispersion investigations of water retention mechanism by cellulose ethers in mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Korb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Basset</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ruot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2011.07.036⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (10), pp.1371-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656839v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear magnetic relaxation dispersion investigations of water retention mechanism by cellulose ethers in mortars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Korb</w:t>
+                <w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on biofouling by Klebsormidium flaccidum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ruot</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.06.002⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70, pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762106v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the intrinsic characteristics of mortars on biofouling by Klebsormidium flaccidum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thu Hien Tran</w:t>
+                <w:t xml:space="preserve">Improvements of calcium oxide based sorbents for multiple CO2 capture cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 70, pp.31-39. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 228, pp.319-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2012.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680295v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'une procédure de formation et de quantification des efflorescences primaires sur les matériaux cimentaires // Development of procedures for forming and quantifying primary efflorescence on cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2546,51 +2546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose ethers influence on water retention and consistency in cement-based mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2598,51 +2598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ruot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (1), pp.46-55. </w:t>
@@ -2692,51 +2692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pulsed field gradient and NMR imaging investigations of the water retention mechanism by cellulose ethers in mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Porion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (5), pp.602-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2982,51 +2982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (7), pp.923-930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3060,90 +3060,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cellulose ether particle size on water retention of freshly-mixed mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ruot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3181,51 +3181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water transport in freshly-mixed mortars containing cellulose ethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3233,51 +3233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ruot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du CEREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3341,51 +3341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Commerceuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3735,51 +3735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3856,51 +3856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Peschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (1), pp.12-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3973,51 +3973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Peschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holzforchung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 59(3), pp.330-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4103,51 +4103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34(11), pp.2153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4364,51 +4364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4446,51 +4446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Citric Acid and Polycarboxylate Superplasticizers (PCE) on Hydration and Rheology of Sulfoaluminate Cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4556,51 +4556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration and rheology of sulfoaluminate cements (CSA) in presence of polycarboxylate superplasticizers (PCE) and citric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4871,51 +4871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5413,277 +5413,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études expérimentales et modélisation du phénomène d’auto-échauffement, application au refroidissement de plaquettes de bois torréfiées.</w:t>
+                <w:t xml:space="preserve">Experimental study of self-heating phenomena during torrefaction of spherical wood particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CODEGEPRA Comité de DÉveloppement du GÉnie des Procédés en Rhône-Alpes Auvergne, Nov 2016, Saint-Martin d'Hères, France</w:t>
+              <w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WasteEng conference series; Mines Albi-Carnaux, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429734v1</w:t>
+                <w:t xml:space="preserve">hal-01331853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of self-heating phenomena during torrefaction of spherical wood particles</w:t>
+                <w:t xml:space="preserve">Études expérimentales et modélisation du phénomène d’auto-échauffement, application au refroidissement de plaquettes de bois torréfiées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WasteEng conference series; Mines Albi-Carnaux, May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CODEGEPRA Comité de DÉveloppement du GÉnie des Procédés en Rhône-Alpes Auvergne, Nov 2016, Saint-Martin d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331853v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of fresh state properties of Portland cement-based mortars by guar gum derivatives</w:t>
               </w:r>
@@ -5803,64 +5803,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dalod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete 2015 / RILEM Week - 27th Biennial National Conference of the Concrete Institute of Australia in conjunction with the 69th RILEM Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the Concrete Institute of Australia; RILEM, Aug 2015, Melbourne, Australia. pp.735 à 744</w:t>
@@ -6290,77 +6290,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dalod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Calcium Aluminates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Palais des Papes, Avignon, France. pp. 523 - 534</w:t>
@@ -6428,51 +6428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6605,103 +6605,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in-situ and laboratory study of the effect of the intrinsic properties of mortars on their potential bioreceptivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII International Conference on Durability of Building Materials and Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Escola Politecnica, Universiy of São Paulo; São Paulo State Housing Syndicate, Sep 2014, São Paulo, Portugal. pp. 258 à 265</w:t>
@@ -6730,64 +6730,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR investigations of water retention mechanism by cellulose ethers in cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Korb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6851,90 +6851,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability in biofouling by &amp;lt;i&amp;gt;Klebsormidium flaccidum&amp;lt;/i&amp;gt; of mortars: Influence of the intrinsic characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Concrete Sustainability (ICCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Tokyo, Japan. S3-3-6 pp. 914-919</w:t>
@@ -7097,51 +7097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7682,312 +7682,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cellulose ethers on water retention in freshly-mixed mortars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of torrefaction on grinding energy requirement for thin wood particle production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deves</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Repellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Cracovie, Poland. pp.959-961</w:t>
+              <w:t xml:space="preserve">XII ° Congrès de la Société Française de Génie des Procédés Pour relever les défis industriels du XXI° siècle A la croisée des Sciences et des Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519140v1</w:t>
+                <w:t xml:space="preserve">hal-00462339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of torrefaction on grinding energy requirement for thin wood particle production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of cellulose ethers on water retention in freshly-mixed mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Duplan</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ruot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII ° Congrès de la Société Française de Génie des Procédés Pour relever les défis industriels du XXI° siècle A la croisée des Sciences et des Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">11th International Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Cracovie, Poland. pp.959-961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462339v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Cellulose Ether Particle Size on Water Retention of Freshly-Mixed Mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ruot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8051,51 +8051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of efflorescence forming process on cementitious materials // Etude du processus de formation des efflorescences sur des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8185,51 +8185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Commerceuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8319,51 +8319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Commerceuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque Annuel du Groupement Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Cherbourg, France</w:t>
@@ -8418,51 +8418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Wood Modification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Gottingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8647,51 +8647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de Céramique, 26 au 28 mars 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8748,51 +8748,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration and rheology of sulfoaluminate-belite cements (SAC) in presence of polycarboxylate superplasticizers (PCE) and citric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8843,51 +8843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des superplastifiants de types polycarboxylates et de l’acide citrique sur l’hydratation et la rhéologie des ciments sulfoalumineux-bélitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8964,51 +8964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9117,51 +9117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9242,51 +9242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9474,243 +9474,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01250110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des hydroxypropylguars sur les propriétés des mortiers de ciment à l’état frais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Poinot</w:t>
+                <w:t xml:space="preserve">Influence de la composition chimique de mortiers sur leurs cinétiques d'encrassement biologique par les algues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dalod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01102674v1</w:t>
+                <w:t xml:space="preserve">emse-01105429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la composition chimique de mortiers sur leurs cinétiques d'encrassement biologique par les algues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Dalod</w:t>
+                <w:t xml:space="preserve">Influence des hydroxypropylguars sur les propriétés des mortiers de ciment à l’état frais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01105429v1</w:t>
+                <w:t xml:space="preserve">emse-01102674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10129,51 +10129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05591025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danah Shehadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04700405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater4030033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04651900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hortemel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zaghloul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03267038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belhadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106513" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03414299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Anes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tazrout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bartholin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.04.137" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650705v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Evangelista" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Biasotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giudici" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Langella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poinot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.01.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.11.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758284v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.10.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.12.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Benyahia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeanmaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.06.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.05.042" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duband" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dumollard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forest" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Basset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2011.07.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762106v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Patural" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ruot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delair" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011128" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFFA730692C86F888071996E1B118BA896E8E2B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.09.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13QTHSV0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542968v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Porion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.04.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repellin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.01.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.01.039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00517893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518945v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Commerceuc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lefebvre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zenati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.01.029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449727v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.06.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.03.028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peschard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2005.09.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2005.054" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124310v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04133121v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quintero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Grosseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360076v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02485564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Le" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871290v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmidt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331853v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01188810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01206843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dalod" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250071v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01207947v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Almendros" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sanz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Nastoll" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062124v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053314v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Albuquerque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085050v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929989v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805695v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773641v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00722016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667275v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bracco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00723032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/19thEUBCE2011-OC8.5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519140v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462339v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duplan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448369v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619220v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411506v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fantozzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013806v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394039v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Vallet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forumbiodet2016.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393909v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385015v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250110v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01102674v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01105429v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082066v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Commereuc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanaian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05591025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danah Shehadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Krour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04700405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater4030033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04651900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hortemel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zaghloul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03414299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Anes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tazrout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03267038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belhadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106513" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bartholin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.04.137" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650705v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Evangelista" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Biasotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Giudici" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Langella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poinot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.01.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936254v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.11.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758284v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.10.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.12.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Benyahia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeanmaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.06.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duband" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dumollard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forest" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Basset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2011.07.036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Patural" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ruot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714436v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2012.05.042" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delair" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011128" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFFA730692C86F888071996E1B118BA896E8E2B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.09.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13QTHSV0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542968v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Porion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.04.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Repellin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rolland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.01.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.01.039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00517893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518945v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Commerceuc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lefebvre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zenati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.01.029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449727v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.06.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.03.028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peschard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2005.09.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2005.054" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124310v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04133121v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726280v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quintero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Grosseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360076v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02485564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Le" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871290v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schmidt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429734v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01188810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01206843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dalod" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250071v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01207947v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Almendros" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sanz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Nastoll" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062124v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053314v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Albuquerque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085050v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929989v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805695v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773641v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00722016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667275v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bracco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00723032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/19thEUBCE2011-OC8.5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462339v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duplan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519140v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448369v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619220v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411506v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fantozzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013806v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394039v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Vallet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forumbiodet2016.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393909v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385015v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250110v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01105429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01102674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082066v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Commereuc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanaian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>