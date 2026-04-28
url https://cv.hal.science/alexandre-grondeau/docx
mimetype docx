--- v0 (2026-03-09)
+++ v1 (2026-04-28)
@@ -66,1591 +66,2484 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbaphobie et pandémie du Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Burgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbaphobies, XIXe -XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.pub-editions.fr/fr/mondes-modernes-et-contemporains/5408-urbaphobies-xixe-xxie-siecle, 2026, 979-10-300-1200-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grands événements culturels et espace urbain : le cas de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rue d'Alger: Art, mémoire, espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 3 - Arts, culture and neoliberalism: instrumentalization and resistances through the case of Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art and Gentrification in the Changing Neoliberal Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement local et territoires de l’innovation: entre réussite économique et durabilité territoriale improbable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques Territoriales et mutations économiques (Pecqueur, Nadou) L'Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technopôles et technopolisation, acteurs technopolitains, cas pratique Sophia-Antipolis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations des systèmes productifs en France (Baudelle / Fiche) PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition énergétique vectrice de reconfiguration des trajectoires industrielles et territoriales. L'exemple de la région Sud-PACA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transition énergétique et reconfiguration des territoires - ENERGON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Aix-en-Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/55mw-yy14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Megalopolis à la Global City, une géographie de l’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Burgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UGI 2022. Jean Gottmann and the iconography of movment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industry 4.0 and re-industrialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Innovation 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI), May 2022, Bruges, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketing territorial et politique de labélisation culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.272-277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes de la durabilité territoriale des friches créatives : analyse comparée de la Belle de Mai à Marseille et du forum culturel d’Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">requalifications à usage récréatif des territoires en marge ou en crise, un outil de développement territorial durable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume POIRET (Lab’urba, UPEC) et Marie DELAPLACE (Lab’urba, UPEM), Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique et industrielle, vers un cluster de la décarbonation ? Questionner les mutations du territoire industrialo-portuaire Fos-Étang de Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (4), pp.136-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité, urbanité et mixité dans les opérations d’intérêt national (OIN) : les exemples d’Euroméditerranée (Marseille) et de l’Écovallée Plaine du Var (Nice)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Volume100, pp.219 - 234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bagf.11035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labellisation culturelle et marketing territorial : entre transformations urbaines, contestations et inégalités socio-spatiales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue Marketing Territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Eté 2022 (9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches géographiques de la nuit urbaine libre et festive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Dourthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14428/emulations.033.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une géographie des gilets jaunes. Des centres urbains de la colère aux ronds-points de la contestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 114, pp.37-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gc.14866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singapour, ville de demain ou dystopie d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes en parallèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49-50, pp.304-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/vilpa.2020.1820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires de l’innovation et communication urbaine. Mythes et réalité de politiques d’aménagement du territoire stratégiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">СОРОК ЛЕТ ФРАНКО-РОССИЙСКИХ СРАВНИТЕЛЬНЫХ ИССЛЕДОВАНИЙ ПО ГЕОГРАФИИ ГОРОДОВ: ПЕРЕОСМЫСЛЕНИЕ ОПЫТА [Quarante ans de recherche en géographie urbaine comparative franco-russe : repenser l'expérience]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Burgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Darques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kolosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav A. Shuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52497/kairos.417⟩</w:t>
+              <w:t xml:space="preserve">Izvestiya Rossiiskaya Akademii Nauk, Seriya Geograficheskaya </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84 (3), pp.470-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31857/S2587556620030048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948580v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une géographie des gilets jaunes. Des centres urbains de la colère aux ronds-points de la contestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 114, pp.37-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gc.14866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">СОРОК ЛЕТ ФРАНКО-РОССИЙСКИХ СРАВНИТЕЛЬНЫХ ИССЛЕДОВАНИЙ ПО ГЕОГРАФИИ ГОРОДОВ: ПЕРЕОСМЫСЛЕНИЕ ОПЫТА [Quarante ans de recherche en géographie urbaine comparative franco-russe : repenser l'expérience]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Territoires de l’innovation et communication urbaine. Mythes et réalité de politiques d’aménagement du territoire stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Izvestiya Rossiiskaya Akademii Nauk, Seriya Geograficheskaya </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31857/S2587556620030048⟩</w:t>
+              <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Territoires d’innovation, 4 | 2020, https://revues-msh.uca.fr/kairos/index.php?id=417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/kairos.417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119027v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches géographiques de la nuit urbaine libre et festive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Dourthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14428/emulations.033.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Marseille-Provence : European Capital of Culture in 2013 », the double socio-economic face of a cultural labelling policy »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouseion – Revista Eletrônica do Museu e Arquivo Histórico La Salle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32, pp.21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18316/mouseion.v0i32.5243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétitivité des territoires de l’innovation confrontés aux crises et à la démondialisation : le cas de Sophia-Antipolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 723-724 (5-6), pp.463-491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ag.723.0463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à une géographie de la nuit illégale, libre et festive : analyse des mouvements free party et sound system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Dourthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino della Società Geografica Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (1(2)), pp.177-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13128/bsgi.v1i2.534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las Vegas : de la capitale du jeu au paradis fiscal.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Territoire « alternatif » et ville compétitive : entre luttes urbaines, institutionnalisation et instrumentalisation. Le cas de la free town de Christiania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813343v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire « alternatif » et ville compétitive : entre luttes urbaines, institutionnalisation et instrumentalisation. Le cas de la free town de Christiania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Las Vegas : de la capitale du jeu au paradis fiscal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
+              <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813338v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia-Antipolis entre crises et résilience : Un système productif dédié à l’innovation et son territoire à l’épreuve du temps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation, région et développement local : le cas de Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité au service de la ville de Sydney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Dourthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1660,1083 +2553,376 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UberMed : l'ubérisation en Méditerranée (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Dourthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalMed : Dedans, Dehors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UberMed : l'ubérisation en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Dourthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalMed : Première rencontre du réseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607142v1</w:t>
-              </w:r>
-[...705 lines deleted...]
-                <w:t xml:space="preserve">hal-01813362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie Urbaine - 2eme édition mise à jour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Burgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie Urbaine / Hachette Supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2883,51 +3069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1338" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04481699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948583v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Dourthe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.033.05" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14866" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.2020.1820" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.417" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03973970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Darques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kolosov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav A. Shuper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S2587556620030048" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18316/mouseion.v0i32.5243" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.723.0463" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/bsgi.v1i2.534" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813338v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Dourthe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schirrer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schirrer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973992v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558850v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/55mw-yy14" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1338" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04481699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948583v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Dourthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.033.05" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14866" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.2020.1820" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Darques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kolosov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav A. Shuper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S2587556620030048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03973970v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.417" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18316/mouseion.v0i32.5243" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.723.0463" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/bsgi.v1i2.534" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813373v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Dourthe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>