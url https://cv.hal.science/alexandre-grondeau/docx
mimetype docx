--- v1 (2026-04-28)
+++ v2 (2026-05-20)
@@ -495,168 +495,1736 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition énergétique et industrielle, vers un cluster de la décarbonation ? Questionner les mutations du territoire industrialo-portuaire Fos-Étang de Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), pp.136-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durabilité, urbanité et mixité dans les opérations d’intérêt national (OIN) : les exemples d’Euroméditerranée (Marseille) et de l’Écovallée Plaine du Var (Nice)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume100, pp.219 - 234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.11035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labellisation culturelle et marketing territorial : entre transformations urbaines, contestations et inégalités socio-spatiales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue Marketing Territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Eté 2022 (9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à une géographie des gilets jaunes. Des centres urbains de la colère aux ronds-points de la contestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.37-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.14866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires de l’innovation et communication urbaine. Mythes et réalité de politiques d’aménagement du territoire stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Territoires d’innovation, 4 | 2020, https://revues-msh.uca.fr/kairos/index.php?id=417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/kairos.417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">СОРОК ЛЕТ ФРАНКО-РОССИЙСКИХ СРАВНИТЕЛЬНЫХ ИССЛЕДОВАНИЙ ПО ГЕОГРАФИИ ГОРОДОВ: ПЕРЕОСМЫСЛЕНИЕ ОПЫТА [Quarante ans de recherche en géographie urbaine comparative franco-russe : repenser l'expérience]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Burgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Darques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kolosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyacheslav A. Shuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Izvestiya Rossiiskaya Akademii Nauk, Seriya Geograficheskaya </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84 (3), pp.470-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31857/S2587556620030048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches géographiques de la nuit urbaine libre et festive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Dourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.033.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à une géographie des gilets jaunes. Des centres urbains de la colère aux ronds-points de la contestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.37-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.14866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singapour, ville de demain ou dystopie d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes en parallèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49-50, pp.304-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/vilpa.2020.1820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches géographiques de la nuit urbaine libre et festive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Dourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.033.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marseille-Provence : European Capital of Culture in 2013 », the double socio-economic face of a cultural labelling policy »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouseion – Revista Eletrônica do Museu e Arquivo Histórico La Salle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18316/mouseion.v0i32.5243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à une géographie de la nuit illégale, libre et festive : analyse des mouvements free party et sound system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Dourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino della Società Geografica Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1(2)), pp.177-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/bsgi.v1i2.534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétitivité des territoires de l’innovation confrontés aux crises et à la démondialisation : le cas de Sophia-Antipolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 723-724 (5-6), pp.463-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.723.0463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las Vegas : de la capitale du jeu au paradis fiscal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire « alternatif » et ville compétitive : entre luttes urbaines, institutionnalisation et instrumentalisation. Le cas de la free town de Christiania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia-Antipolis entre crises et résilience : Un système productif dédié à l’innovation et son territoire à l’épreuve du temps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation, région et développement local : le cas de Provence-Alpes-Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La créativité au service de la ville de Sydney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Dourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique vectrice de reconfiguration des trajectoires industrielles et territoriales. L'exemple de la région Sud-PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition énergétique et reconfiguration des territoires - ENERGON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Aix-en-Provence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60527/55mw-yy14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Megalopolis à la Global City, une géographie de l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -685,155 +2253,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI 2022. Jean Gottmann and the iconography of movment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industry 4.0 and re-industrialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Innovation 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI), May 2022, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing territorial et politique de labélisation culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -849,73 +2417,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.272-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes de la durabilité territoriale des friches créatives : analyse comparée de la Belle de Mai à Marseille et du forum culturel d’Aix-en-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -931,1625 +2499,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">requalifications à usage récréatif des territoires en marge ou en crise, un outil de développement territorial durable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume POIRET (Lab’urba, UPEC) et Marie DELAPLACE (Lab’urba, UPEM), Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450614v1</w:t>
-              </w:r>
-[...1566 lines deleted...]
-                <w:t xml:space="preserve">hal-01813373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3069,51 +3069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schirrer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973992v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558850v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/55mw-yy14" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1338" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04481699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948583v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Dourthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.033.05" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14866" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.2020.1820" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Darques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kolosov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav A. Shuper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S2587556620030048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03973970v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.417" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18316/mouseion.v0i32.5243" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.723.0463" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/bsgi.v1i2.534" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813373v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Dourthe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568309v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schirrer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633930v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973992v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385301v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1338" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04481699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953829v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03973970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14866" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.417" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119027v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Darques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kolosov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav A. Shuper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S2587556620030048" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Dourthe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.033.05" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.2020.1820" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18316/mouseion.v0i32.5243" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/bsgi.v1i2.534" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.723.0463" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813343v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/55mw-yy14" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Dourthe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>